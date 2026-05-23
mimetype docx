--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -542,429 +542,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
+                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yi Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
+                <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072545v1</w:t>
+                <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Polakof</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04248972v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">Hélène Yi Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.1201-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
               </w:r>
@@ -1078,364 +1078,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
+                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Dimina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330272v1</w:t>
+                <w:t xml:space="preserve">hal-03941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
+                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Bousahba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chollet</w:t>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941308v1</w:t>
+                <w:t xml:space="preserve">hal-04330272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,390 +1463,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Bouder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601797v1</w:t>
+                <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878974v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrine Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805014v1</w:t>
+                <w:t xml:space="preserve">hal-03601797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial Responses on Serum Metabolome to Milk and Yogurt Intake in Young and Older Men</w:t>
               </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
@@ -2100,103 +2100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Burton-Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fleuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,103 +2510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80 (2), pp.207-220. </w:t>
@@ -2661,51 +2661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,90 +3063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Skeletal Muscle Branched-Chain Amino Acids Catabolism Contributes to Their Increased Circulating Levels in a Non-Obese Insulin-Resistant Fructose-Fed Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3365,51 +3365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (3), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,90 +3672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructose Feeding during the Postabsorptive State Alters Body Composition and Spares Nitrogen in Protein-Energy-Restricted Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148 (1), pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3936,64 +3936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,90 +4070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t>
@@ -4204,51 +4204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meal with mixed soy/whey proteins is as efficient as a whey meal in counteracting the age-related muscle anabolic resistance only if the protein content and leucine levels are increased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4459,90 +4459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course changes in circulating branched-chain amino acid levels and metabolism in obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4717,325 +4717,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarities and interactions between the ageing process and high chronic intake of added sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186204⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print (2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954422417000051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632238v1</w:t>
+                <w:t xml:space="preserve">hal-01528848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities and interactions between the ageing process and high chronic intake of added sugars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print (2), pp.1-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954422417000051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01528848v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Molecular and Metabolic Events in the Development of Insulin Resistance in Fructose-Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Tom Moon's research highlighted the question of glucose tolerance in carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5242,64 +5242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (5), pp.923-930. </w:t>
@@ -5363,77 +5363,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Wester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t>
@@ -5475,51 +5475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic events in mini-pigs: new insights from a combined approach using plasma metabolomics, tissue gene expression, and enzyme activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5635,51 +5635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5717,51 +5717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,77 +5966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose and lipid metabolism in the pancreas of rainbow trout is regulated at the molecular level by nutritional status and carbohydrate intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Wizinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a metabolic fatty acid-sensing system in the hypothalamus and Brockmann bodies of rainbow trout: implications in food intake regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Libran-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos A. Lopez-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose metabolism in fish : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215 (1), pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6888,582 +6888,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosensing and glucose homeostasis: From fish to mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (3), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2011.07.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648938v1</w:t>
+                <w:t xml:space="preserve">hal-02652219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Craig</w:t>
+                <w:t xml:space="preserve">David Martyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e20228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652219v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Glucosensing and glucose homeostasis: From fish to mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas P. Mommsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (4), pp.123 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648068v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,64 +7588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300 (3), pp.R733-R743. </w:t>
@@ -7683,103 +7683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (10), pp.3079-3088. </w:t>
@@ -7817,51 +7817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of insulin infusion on glucose homeostasis and glucose metabolism in rainbow trout fed a high-carbohydrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-induced hypoglycaemia is co-ordinately regulated by liver and muscle during acute and chronic insulin stimulation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,90 +8064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8206,51 +8206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis is impaired by a paradoxical interaction between metformin and insulin in carnivorous rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,64 +8349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
@@ -8444,51 +8444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered dietary carbohydrates significantly affect gene expression of the major glucosensing components in Brockmann bodies and hypothalamus of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,221 +8962,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Fit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666811v1</w:t>
+                <w:t xml:space="preserve">hal-04667070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ageing Fit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667070v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
               </w:r>
@@ -9287,51 +9287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la métabolomique artérioveineuse à la compréhension des adaptations métaboliques des organes en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès de Physiologie et Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative (SPBI), Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9356,103 +9356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t>
@@ -9520,51 +9520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9606,51 +9606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition personnalisée : est-ce possible de faire du sur mesure pour tous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9675,103 +9675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
@@ -9800,51 +9800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils métabolomiques pour une nutrition personnalisée chez les seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en ligne France-Québec Métabolomique et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9869,64 +9869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-based phenotyping on minipigs ranging from healthy to morbid obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Minipig Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dalmose, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9945,221 +9945,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying phenotypes of obesity : from dietary-induced animal models to preventive precision nutrition strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity and its causes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DTU Copenhagen, Oct 2022, Copenague, Denmark</w:t>
+              <w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666809v1</w:t>
+                <w:t xml:space="preserve">hal-03657948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t>
+                <w:t xml:space="preserve">Identifying phenotypes of obesity : from dietary-induced animal models to preventive precision nutrition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Obesity and its causes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DTU Copenhagen, Oct 2022, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657948v1</w:t>
+                <w:t xml:space="preserve">hal-04666809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t>
               </w:r>
@@ -10184,51 +10184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10283,90 +10283,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
@@ -10398,208 +10398,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUTRITION 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338806v1</w:t>
+                <w:t xml:space="preserve">hal-03653308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10618,221 +10627,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03653308v1</w:t>
+                <w:t xml:space="preserve">hal-03338806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition protéique et risque cardiométabolique : apport des omiques et projet en cours ProVegOmics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10857,51 +10857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi nous ne répondons pas tous de la même façon à l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10939,77 +10939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial responses to the dairy product intake in men : effect of the type of products and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vergeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale ED65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,64 +11034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11116,51 +11116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11241,90 +11241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la santé au cours du vieillissement : approches multi-omiques, intérêt des modèles pré-cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,64 +11448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,90 +11685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11806,51 +11806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,51 +11875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se servir de la métabolomique pour identifier les étapes précoces associées à l'installation des dérèglements métaboliques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Jeunes Chercheurs Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11957,77 +11957,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12091,64 +12091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12186,51 +12186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12311,51 +12311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12436,51 +12436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12561,64 +12561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12686,64 +12686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la flexibilité métabolique au niveau du foie chez le rat insulin-résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Biju Sam Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12936,77 +12936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization is improved by long-term insulin treatment in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,90 +13057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13217,51 +13217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13887,103 +13887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrivolatilomics of Milk and Yoghurt Intake in Serum from Young and Elderly Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
@@ -14262,51 +14262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,286 +14381,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048818v1</w:t>
+                <w:t xml:space="preserve">hal-03292168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292168v1</w:t>
+                <w:t xml:space="preserve">hal-03048818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t>
               </w:r>
@@ -14685,51 +14685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14819,51 +14819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scherz Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14918,51 +14918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic signatures of milk and yogurt intake in men: effect of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15024,277 +15024,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+                <w:t xml:space="preserve">hal-02383599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hermier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383599v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
               </w:r>
@@ -15306,51 +15306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15405,51 +15405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15543,64 +15543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15681,51 +15681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vergères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15774,277 +15774,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162584v1</w:t>
+                <w:t xml:space="preserve">hal-02162582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162582v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
               </w:r>
@@ -16069,51 +16069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16306,77 +16306,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16651,51 +16651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16776,51 +16776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Modelling: How can swine model contribute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. n.p., 2016, Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16996,64 +16996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17095,77 +17095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de fructose en période postabsorptive permet d’épargner les acides aminés et limiter la perte de masse maigre chez le rat âgé dénutri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17591,51 +17591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17690,77 +17690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17798,51 +17798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17949,64 +17949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18083,51 +18083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18169,64 +18169,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18294,51 +18294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18428,51 +18428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Warmemûnde, Germany. , Schriftenreihe Leibniz Institut fûr Nutztierbiologie, 19, 2011, Programme (with abstracts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18529,51 +18529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis across the liver of obese minipigs after a hyper-caloric diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrigenomics Organisation webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19176,77 +19176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 21 (Section 4), </w:t>
@@ -19310,51 +19310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to identify biomarkers for metabolic diseases: analytical methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics as a Tool in Nutritional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1. ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19401,51 +19401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosensing in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19496,64 +19496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-induced insulin secretion: nutritional prevention and novel avenues for therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes: An Old Disease, a New Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 771, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19613,51 +19613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic analysis of the nutritional and hormonal regulation of fish glucose and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19740,51 +19740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du métabolisme intermédiaire dans un contexte d’insulino-résistance par des approches de métabolomique : des trajectoires métaboliques aux biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19834,51 +19834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trout: from physiology to conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas William Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
@@ -20087,51 +20087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>