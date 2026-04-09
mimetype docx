--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,82 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.50684931507px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sergio Polakof </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directeur de recherche</w:t>
+        <w:t xml:space="preserve">Research Director INRAEHuman Nutrition Unit, UMR1019INRAE-UCALeader of the VaRIAe team (Inter-individual variability in response to food)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I currently lead the VaRIAe team, aims to describe, understand, and predict inter-individual variability inmetabolism and dietary response to improve nutritional prevention of cardiometabolic diseases. Our hypothesisis that understanding this variability and its determinants—particularly in midlife—will ultimately enable thedevelopment of tailored nutritional recommendations that are better adhered to and more effective in promotinghealthy aging.My personal research focuses on gaining a better understanding of the mechanisms involved in metabolicflexibility and studying the dynamics of metabolic phenotype changes and their biomarkers that lead to agerelated metabolic disorders. I am also interested in understanding inter-individual differences in dietaryresponses, particularly regarding carbohydrate metabolism and cardiometabolic risk. My work is alsocharacterized by the coordination of research teams, involvement in scientific committees, teaching, and expertconsulting.Methodological approaches: preclinical studies (rat, minipig) and clinical nutritional intervention studies, multiomics analyses, clinical biochemistry.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -98,8444 +132,8444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeroScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic effects of milk and yoghurt in young and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Hillesheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Neuhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn J Burton-Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12263-025-00780-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187087v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04072545v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Yi Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.1201-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Polakof</w:t>
+                <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248972v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940315v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Dimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Ouzia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Gueugneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941308v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03601797v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03805014v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial Responses on Serum Metabolome to Milk and Yogurt Intake in Young and Older Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Badertscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2022.851931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and Metabolite Modifications after Dietary Exclusion of Dairy Products and Reduced Consumption of Fermented Food in Young and Older Men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Scherz</w:t>
+                <w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13061905⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (2), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03449903v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Microbiota and Metabolite Modifications after Dietary Exclusion of Dairy Products and Reduced Consumption of Fermented Food in Young and Older Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Burton-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Scherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13061905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03032902v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11020434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Skeletal Muscle Branched-Chain Amino Acids Catabolism Contributes to Their Increased Circulating Levels in a Non-Obese Insulin-Resistant Fructose-Fed Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11020355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post meal energy boluses do not increase the duration of muscle protein synthesis stimulation in two anabolic resistant situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu11040727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (3), pp.164-171. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 65, pp.72-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Fructose Feeding during the Postabsorptive State Alters Body Composition and Spares Nitrogen in Protein-Energy-Restricted Old Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (1), pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxx028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525343v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose Feeding during the Postabsorptive State Alters Body Composition and Spares Nitrogen in Protein-Energy-Restricted Old Rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxx028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734690v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Effects of nutritional state, aging and high chronic intake of sucrose on brain protein synthesis in rats: modulation of it by rutin and other micronutrients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.2922-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7fo01953j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769296v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13105-018-0628-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761202v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nutritional state, aging and high chronic intake of sucrose on brain protein synthesis in rats: modulation of it by rutin and other micronutrients.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7fo01953j⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809597v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meal with mixed soy/whey proteins is as efficient as a whey meal in counteracting the age-related muscle anabolic resistance only if the protein content and leucine levels are increased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Joubrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Epub ahead of print (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8fo01903g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral Blood Mononuclear Cell Metabolism Acutely Adapted to Postprandial Transition and Mainly Reflected Metabolic Adipose Tissue Adaptations to a High-Fat Diet in Minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuchun Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu10111816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course changes in circulating branched-chain amino acid levels and metabolism in obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp.66-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2017.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different diets on metabolism and atherosclerosis processes—A porcine model: Blood serum, urine and tissues 1H NMR metabolomics targeted analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Zabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Paslawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Paslawska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Wojtowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), pp.e0184798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0184798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Hafnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), pp.e0186204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0186204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities and interactions between the ageing process and high chronic intake of added sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print (2), pp.1-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954422417000051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Tom Moon's research highlighted the question of glucose tolerance in carnivorous fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time Course of Molecular and Metabolic Events in the Development of Insulin Resistance in Fructose-Fed Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2015.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (6), pp.1862-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901446v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Course of Molecular and Metabolic Events in the Development of Insulin Resistance in Fructose-Fed Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How Tom Moon's research highlighted the question of glucose tolerance in carnivorous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.6b00043⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540177v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Intake of Sucrose Accelerates Sarcopenia in Older Male Rats through Alterations in Insulin Sensitivity and Muscle Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (5), pp.923-930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3945/jn.114.205583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of the anabolic fate of amino acids within the liver in mammals: concepts arising from in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Wester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0954422415000013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic events in mini-pigs: new insights from a combined approach using plasma metabolomics, tissue gene expression, and enzyme activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.964-979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-014-0753-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of glucokinase : a cross-species story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0954422414000018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (1), pp.58-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056777v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of hepatic lipid and glucose metabolism to a mixture or single fatty acids : possible presence of fatty acid-sensing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Libran-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus M. Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (1), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2013.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01056779v1</w:t>
+                <w:t xml:space="preserve">hal-02652591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of hepatic lipid and glucose metabolism to a mixture or single fatty acids : possible presence of fatty acid-sensing mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesus M. Miguez</w:t>
+                <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (11), pp.1920-1930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2012.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652591v1</w:t>
+                <w:t xml:space="preserve">hal-01056777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of dietary fat impair glucose homeostasis in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Glucose and lipid metabolism in the pancreas of rainbow trout is regulated at the molecular level by nutritional status and carbohydrate intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.063933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 182 (4), pp.507-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-011-0636-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646873v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a metabolic fatty acid-sensing system in the hypothalamus and Brockmann bodies of rainbow trout: implications in food intake regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Naringin at a nutritional dose modulates expression of genes related to lipid metabolism and inflammation in liver of mice fed a high-fat diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrycja Wizinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00070.2012⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/NUA-2012-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650136v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose and lipid metabolism in the pancreas of rainbow trout is regulated at the molecular level by nutritional status and carbohydrate intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evidence of a metabolic fatty acid-sensing system in the hypothalamus and Brockmann bodies of rainbow trout: implications in food intake regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Libran-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos A. Lopez-Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus M. Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00360-011-0636-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302 (11), pp.R1340 - R1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00070.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651866v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naringin at a nutritional dose modulates expression of genes related to lipid metabolism and inflammation in liver of mice fed a high-fat diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Regulation of metabolism by dietary carbohydrates in two lines of rainbow trout divergently selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biju Kamalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/NUA-2012-0010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (15), pp.2567-2578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.070581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594962v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of metabolism by dietary carbohydrates in two lines of rainbow trout divergently selected for muscle fat content</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glucose metabolism in fish : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas William Moon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.070581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 182 (8), pp.1015-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00360-012-0658-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647533v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose metabolism in fish : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High levels of dietary fat impair glucose homeostasis in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Figueiredo-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas William Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 215 (1), pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.063933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00360-012-0658-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651764v1</w:t>
+                <w:t xml:space="preserve">hal-02646873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Vachot</w:t>
+                <w:t xml:space="preserve">Paul Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">David Martyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3733⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646791v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosensing and glucose homeostasis: From fish to mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Mommsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 160 (4), pp.123 - 149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpb.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Craig</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martyres</w:t>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650545v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 172 (3), pp.363-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (1), pp.R166-R174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00619.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648068v1</w:t>
+                <w:t xml:space="preserve">hal-02643228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dietary carbohydrate-to-protein ratio affects TOR signaling and metabolism-related gene expression in the liver and muscle of rainbow trout after a single meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 300 (1), pp.R166-R174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 300 (3), pp.R733-R743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00579.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00619.2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02643228v1</w:t>
+                <w:t xml:space="preserve">hal-02651127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate-to-protein ratio affects TOR signaling and metabolism-related gene expression in the liver and muscle of rainbow trout after a single meal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.3079-3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00579.2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651127v1</w:t>
+                <w:t xml:space="preserve">hal-02646791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of insulin infusion on glucose homeostasis and glucose metabolism in rainbow trout fed a high-carbohydrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Moon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (24), pp.4151-4157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.050807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663615v1</w:t>
+                <w:t xml:space="preserve">hal-02666461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-induced hypoglycaemia is co-ordinately regulated by liver and muscle during acute and chronic insulin stimulation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 213 (9), pp.1443-1452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.037689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of insulin infusion on glucose homeostasis and glucose metabolism in rainbow trout fed a high-carbohydrate diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 213 (24), pp.4151-4157. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (1), pp.26-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.050807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666461v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis is impaired by a paradoxical interaction between metformin and insulin in carnivorous rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 297 (6), pp.R1769-R1776. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00369.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic protein kinase B (Akt)-target of rapamycin (TOR)-signalling pathways and intermediary metabolism in rainbow trout (Oncorhynchus mykiss) are not significantly affected by feeding plant-based diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S000711450999095X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered dietary carbohydrates significantly affect gene expression of the major glucosensing components in Brockmann bodies and hypothalamus of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 295 (4), pp.R1077-R1088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpregu.90476.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8545,4739 +8579,4739 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Desnouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage multidimensionnel : intérêt de l’outil HDeeP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Layé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Assises régionales de Nutrition Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Fit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666811v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ageing Fit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667070v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la métabolomique artérioveineuse à la compréhension des adaptations métaboliques des organes en situation d’obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Congrès de Physiologie et Biologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative (SPBI), Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition personnalisée : est-ce possible de faire du sur mesure pour tous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794502v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profils métabolomiques pour une nutrition personnalisée chez les seniors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque en ligne France-Québec Métabolomique et Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807737v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-based phenotyping on minipigs ranging from healthy to morbid obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Minipig Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dalmose, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils métabolomiques pour une nutrition personnalisée chez les seniors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Identifying phenotypes of obesity : from dietary-induced animal models to preventive precision nutrition strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en ligne France-Québec Métabolomique et Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, En ligne, Canada</w:t>
+              <w:t xml:space="preserve">Obesity and its causes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DTU Copenhagen, Oct 2022, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666803v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying phenotypes of obesity : from dietary-induced animal models to preventive precision nutrition strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity and its causes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DTU Copenhagen, Oct 2022, Copenague, Denmark</w:t>
+              <w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666809v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+                <w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657948v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623468v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338806v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Bousahba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUTRITION 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457729v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653308v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition protéique et risque cardiométabolique : apport des omiques et projet en cours ProVegOmics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi nous ne répondons pas tous de la même façon à l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial responses to the dairy product intake in men : effect of the type of products and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Vergeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole Doctorale ED65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948334v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial responses to the dairy product intake in men : effect of the type of products and age</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole Doctorale ED65</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048718v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048779v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la santé au cours du vieillissement : approches multi-omiques, intérêt des modèles pré-cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E. Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">14. annual CTPIOD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784832v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+                <w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. annual CTPIOD meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733473v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738397v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738034v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Peut-on se servir de la métabolomique pour identifier les étapes précoces associées à l'installation des dérèglements métaboliques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Assises Jeunes Chercheurs Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740408v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on se servir de la métabolomique pour identifier les étapes précoces associées à l'installation des dérèglements métaboliques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Détermination de marqueurs précoces de stéatose par imagerie moléculaire du foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Jeunes Chercheurs Département AlimH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, NA, France</w:t>
+              <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603754v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une consommation chronique élevée en sucre accélère la sarcopénie et perturbe la sensibilité à l’insuline et la stimulation post-prandiale de la synthèse protéique musculaire chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Institut National de la Santé et de la Recherche Médicale (INSERM). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CESN. FRA., May 2014, Lyon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Besson</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Larquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Charlotte Prolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenotypic flexibility Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Feb 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745563v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prolhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+                <w:t xml:space="preserve">Mélanie Larquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Phenotypic flexibility Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrigenomics Organisation (NuGO). NLD., Feb 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749837v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la flexibilité métabolique au niveau du foie chez le rat insulin-résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2012, Clermont-Ferrand, France. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genetic selection and dietary carbohydrates on hepatic intermediary metabolism of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Biju Sam Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 11. Mediterranean Aquaculture 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization is improved by long-term insulin treatment in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diets for rainbow trout (Onchorhyncus mykiss) : effect on hepatic insulin-mTOR signalling pathways and intermediary metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International symposium of fish nutrition and feeding. Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13287,174 +13321,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Inter-Individual Variability in Response to Food in Seniors Living at Home: The MetabotypAGE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th European Nutrition Conference FENS 2023 Belgrade, Serbia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/proceedings2023091332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13464,5014 +13498,5014 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CIR3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the inter-individual variability in response to food in seniors living at home: The MetabotypAGE project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">NuGOweek 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793000v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Courrent</w:t>
+                <w:t xml:space="preserve">Exploring the inter-individual variability in response to food in seniors living at home: The MetabotypAGE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gladine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t>
+              <w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211898v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrivolatilomics of Milk and Yoghurt Intake in Serum from Young and Elderly Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lefranc-Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUGOWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048818v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03292168v1</w:t>
+                <w:t xml:space="preserve">hal-03048818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of exclusion and reintroduction of fermented and non-fermented dairy products on the faecal microbiota of young compared to older healthy men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scherz Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter School on the topic “Diet and Microbes: Gut Health for the Brain and Body"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic signatures of milk and yogurt intake in men: effect of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162584v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162582v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Réponses postprandiales à l’ingestion de produits laitiers chez l’homme : effet du type de produit et de l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaîa Lépine</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383599v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306169v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathé</w:t>
+                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948410v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285596v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses postprandiales à l’ingestion de produits laitiers chez l’homme : effet du type de produit et de l’âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Stoffers</w:t>
+                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383598v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation d’un régime riche en fructose induit une augmentation des niveaux plasmatiques d’acides aminés à chaîne ramifiée chez le rat insulino-résistant et non obèse</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
+              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923031v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La consommation d’un régime riche en fructose induit une augmentation des niveaux plasmatiques d’acides aminés à chaîne ramifiée chez le rat insulino-résistant et non obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809603v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Une supplémentation en micronutriments restaure la synthèse protéique et réduit l'inflammation dans le cerveau de rats âgés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E. Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606420v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation en micronutriments restaure la synthèse protéique et réduit l'inflammation dans le cerveau de rats âgés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">Combined effects of perinatal exposure to bisphenol A and high fat diet in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737340v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of perinatal exposure to bisphenol A and high fat diet in rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zalko</w:t>
+                <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605913v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical Modelling: How can swine model contribute ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t>
+              <w:t xml:space="preserve">Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. n.p., 2016, Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744262v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse métabolomique LC-HRMS de foies de ratons exposés in-utero au Bisphénol A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Les fibres alimentaires solubles, en surnutrition, ralentissent la prise de poids et modulent le captage et le relargage des métabolites dans le foie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. n.p., 2016, 10ème Journée Scientifique du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595588v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical Modelling: How can swine model contribute ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rat âgé reste sensible aux altérations métaboliques induites par un régime riche en sucre mais il est mal protégé par une supplémentation en micronutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E. Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. n.p., 2016, Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
+              <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608209v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fibres alimentaires solubles, en surnutrition, ralentissent la prise de poids et modulent le captage et le relargage des métabolites dans le foie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La consommation de fructose en période postabsorptive permet d’épargner les acides aminés et limiter la perte de masse maigre chez le rat âgé dénutri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t>
+              <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744278v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rat âgé reste sensible aux altérations métaboliques induites par un régime riche en sucre mais il est mal protégé par une supplémentation en micronutriments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdillah Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738721v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation de fructose en période postabsorptive permet d’épargner les acides aminés et limiter la perte de masse maigre chez le rat âgé dénutri</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse métabolomique LC-HRMS de foies de ratons exposés in-utero au Bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawed Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
+              <w:t xml:space="preserve">10. Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. n.p., 2016, 10ème Journée Scientifique du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594630v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+                <w:t xml:space="preserve">La coordination interorgane du métabolisme des acides aminés à chaines ramifiées est affectée lors des phases précoces de l’ingestion d’un régime obésogène chez le mini-porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathe</w:t>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598847v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination interorgane du métabolisme des acides aminés à chaines ramifiées est affectée lors des phases précoces de l’ingestion d’un régime obésogène chez le mini-porc</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les signatures isotopiques naturelles révèlent une augmentation du catabolisme des acides aminés dans l’intestin lors de l’exposition à un régime gras et sucré en périodes périnatale et postsevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601558v1</w:t>
+                <w:t xml:space="preserve">hal-01598847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
+              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740665v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
+              <w:t xml:space="preserve">36. ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. , 2014, 36th ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738939v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Une consommation chronique élevée en sucre accélère la sarcopénie et perturbe la sensibilité à l’insuline et la stimulation post-prandiale de la synthèse protéique musculaire chez le rat âgé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva E. Gatineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. , 2014, 36th ESPEN Congress on Clinical Nutrition and Metabolism</w:t>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738638v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une consommation chronique élevée en sucre accélère la sarcopénie et perturbe la sensibilité à l’insuline et la stimulation post-prandiale de la synthèse protéique musculaire chez le rat âgé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742362v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Congress of Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelone, Spain. n.p., 2013, 17th International Congress of Comparative Endocrinology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired glucose homeostasis induced by high fat diet is characterized by glucose intolerance and development of insulin resistance in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Figueiredo-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Warmemûnde, Germany. , Schriftenreihe Leibniz Institut fûr Nutztierbiologie, 19, 2011, Programme (with abstracts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18481,98 +18515,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis across the liver of obese minipigs after a hyper-caloric diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrigenomics Organisation webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18582,517 +18616,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes dès la ménopause et les hommes de plus de 65 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2017-SA-0143, Anses. 2019, 47 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 4 à 17 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0142, Anses. 2019, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les enfants de 0 à 3 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0145, Anses. 2019, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à l’actualisation des repères alimentaires du PNNS pour les femmes enceintes ou allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bennetau-Pelissero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2017-SA-0141, Anses. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19102,587 +19136,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur amino acids and skeletal muscleNutition and skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 21 (Section 4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-0-12-810422-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00020-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to identify biomarkers for metabolic diseases: analytical methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics as a Tool in Nutritional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1. ed., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 268 p., 2015, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-78242-084-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00008-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-induced insulin secretion: nutritional prevention and novel avenues for therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glucosensing in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes: An Old Disease, a New Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trout: from physiology to conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publischers inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.464 P., 2013, Animal Science, issues and professions, 978-1-62417-009-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02805914v1</w:t>
+                <w:t xml:space="preserve">hal-01601773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosensing in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Glucose-induced insulin secretion: nutritional prevention and novel avenues for therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Luis Soengas</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trout: from physiology to conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Diabetes: An Old Disease, a New Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 771, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nova Science Publischers inc.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Advances in Experimental Medicine and Biology, 978-1-4614-5441-0 978-1-4614-5440-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-5441-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601773v1</w:t>
+                <w:t xml:space="preserve">hal-02805914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic analysis of the nutritional and hormonal regulation of fish glucose and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional genomics in aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 416 p., 2012, 9780470960080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19692,91 +19726,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du métabolisme intermédiaire dans un contexte d’insulino-résistance par des approches de métabolomique : des trajectoires métaboliques aux biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02786653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19786,127 +19820,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trout: from physiology to conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas William Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Science Publischers inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 464 p., 2013, Animal Science, issues and professions, 978-1-62417-009-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20053,51 +20087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>