--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -542,429 +542,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
+                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Hélène Yi Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Polakof</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (4), pp.1201-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248972v1</w:t>
+                <w:t xml:space="preserve">hal-04072545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Capel</w:t>
+                <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">S. Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03895796v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-Dependent Serum Volatilomics of Milk and Yogurt Intake: A Randomized Crossover Study in Healthy Young and Older Men</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Yi Meng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (4), pp.1201-1212. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04072545v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
               </w:r>
@@ -1078,364 +1078,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
+                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Bousahba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence A Castelli</w:t>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chollet</w:t>
+                <w:t xml:space="preserve">Catherine Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Ouzia</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941308v1</w:t>
+                <w:t xml:space="preserve">hal-04330272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Metabolome Analysis Suggests That L-Arginine Supplementation Affects Microbial Activity Resulting in a Decrease in Trimethylamine N-oxide—A Randomized Controlled Trial in Healthy Overweight Adults with Cardiometabolic Risk Factors</w:t>
+                <w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Dimina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+                <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Tardivel</w:t>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Sadia Ouzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.102038. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330272v1</w:t>
+                <w:t xml:space="preserve">hal-03941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics signatures of plant protein intake: effects of amino acids and compounds associated with plant protein on cardiometabolic health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (2), pp.189-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1463,161 +1463,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrine Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805014v1</w:t>
+                <w:t xml:space="preserve">hal-03601797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,165 +1735,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrine Bouder</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), </w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14030472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601797v1</w:t>
+                <w:t xml:space="preserve">hal-03805014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial Responses on Serum Metabolome to Milk and Yogurt Intake in Young and Older Men</w:t>
               </w:r>
@@ -2018,51 +2018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Gual-Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t>
@@ -2094,618 +2094,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rémond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291370v1</w:t>
+                <w:t xml:space="preserve">hal-03455895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455895v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Microbiota and Metabolite Modifications after Dietary Exclusion of Dairy Products and Reduced Consumption of Fermented Food in Young and Older Men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Burton-Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Fleuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Scherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13061905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032902v1</w:t>
+                <w:t xml:space="preserve">hal-03449903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and Metabolite Modifications after Dietary Exclusion of Dairy Products and Reduced Consumption of Fermented Food in Young and Older Men</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Scherz</w:t>
+                <w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), pp.1905. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (2), pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13061905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03449903v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2916,90 +2916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3063,90 +3063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Skeletal Muscle Branched-Chain Amino Acids Catabolism Contributes to Their Increased Circulating Levels in a Non-Obese Insulin-Resistant Fructose-Fed Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3174,636 +3174,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post meal energy boluses do not increase the duration of muscle protein synthesis stimulation in two anabolic resistant situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+                <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11040727⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102974v1</w:t>
+                <w:t xml:space="preserve">hal-02101573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Post meal energy boluses do not increase the duration of muscle protein synthesis stimulation in two anabolic resistant situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11040727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167522v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.164-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2019.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02101573v1</w:t>
+                <w:t xml:space="preserve">hal-02167522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructose Feeding during the Postabsorptive State Alters Body Composition and Spares Nitrogen in Protein-Energy-Restricted Old Rats</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxx028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734690v1</w:t>
+                <w:t xml:space="preserve">hal-01525343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t>
+                <w:t xml:space="preserve">Fructose Feeding during the Postabsorptive State Alters Body Composition and Spares Nitrogen in Protein-Energy-Restricted Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mosoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148 (1), pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxx028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525343v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of nutritional state, aging and high chronic intake of sucrose on brain protein synthesis in rats: modulation of it by rutin and other micronutrients.</w:t>
               </w:r>
@@ -3936,64 +3936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,90 +4070,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t>
@@ -4191,64 +4191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meal with mixed soy/whey proteins is as efficient as a whey meal in counteracting the age-related muscle anabolic resistance only if the protein content and leucine levels are increased</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,64 +4364,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (11), </w:t>
@@ -4459,103 +4459,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-course changes in circulating branched-chain amino acid levels and metabolism in obese Yucatan minipig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4736,64 +4736,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4870,77 +4870,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities and interactions between the ageing process and high chronic intake of added sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Epub ahead of print (2), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,90 +4978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Course of Molecular and Metabolic Events in the Development of Insulin Resistance in Fructose-Fed Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5112,51 +5112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Tom Moon's research highlighted the question of glucose tolerance in carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,90 +5216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Intake of Sucrose Accelerates Sarcopenia in Older Male Rats through Alterations in Insulin Sensitivity and Muscle Protein Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 145 (5), pp.923-930. </w:t>
@@ -5363,77 +5363,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Wester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t>
@@ -5475,90 +5475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic events in mini-pigs: new insights from a combined approach using plasma metabolomics, tissue gene expression, and enzyme activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5635,51 +5635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5717,51 +5717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,103 +5966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistant starch intake partly restores metabolic and inflammatory alterations in the liver of high-fat-diet-fed rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Elena Diaz-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (11), pp.1920-1930</w:t>
@@ -6091,51 +6091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose and lipid metabolism in the pancreas of rainbow trout is regulated at the molecular level by nutritional status and carbohydrate intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6263,51 +6263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrycja Wizinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a metabolic fatty acid-sensing system in the hypothalamus and Brockmann bodies of rainbow trout: implications in food intake regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Libran-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos A. Lopez-Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6635,51 +6635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose metabolism in fish : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 215 (1), pp.169-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6888,582 +6888,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Glucosensing and glucose homeostasis: From fish to mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Craig</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas P. Mommsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (4), pp.123 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2011.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650545v1</w:t>
+                <w:t xml:space="preserve">hal-02648938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosensing and glucose homeostasis: From fish to mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The metabolic consequences of hepatic AMP-kinase phosphorylation in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas P. Mommsen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Martyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648938v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172 (3), pp.363-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648068v1</w:t>
+                <w:t xml:space="preserve">hal-02652219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acute and chronic insulin administrations on major factors involved in the control of muscle protein turnover in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Insulin stimulates lipogenesis and attenuates beta-oxidation in white adipose tissue of fed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 172 (3), pp.363-370. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.189-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2011.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-010-3521-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652219v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis in rainbow trout fed a high-carbohydrate diet: metformin and insulin interact in a tissue-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,64 +7588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 300 (3), pp.R733-R743. </w:t>
@@ -7683,103 +7683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of de novo hepatic lipogenesis by insulin infusion in rainbow trout fed a high-carbohydrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Vachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (10), pp.3079-3088. </w:t>
@@ -7817,51 +7817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of insulin infusion on glucose homeostasis and glucose metabolism in rainbow trout fed a high-carbohydrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.W. Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,51 +7947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin-induced hypoglycaemia is co-ordinately regulated by liver and muscle during acute and chronic insulin stimulation in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8064,90 +8064,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular regulation of lipid metabolism in liver and muscle of rainbow trout subjected to acute and chronic insulin treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8206,51 +8206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose homeostasis is impaired by a paradoxical interaction between metformin and insulin in carnivorous rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,64 +8349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (11), pp.1564-1573. </w:t>
@@ -8444,51 +8444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered dietary carbohydrates significantly affect gene expression of the major glucosensing components in Brockmann bodies and hypothalamus of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8744,51 +8744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,540 +8962,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Ageing Fit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667070v1</w:t>
+                <w:t xml:space="preserve">hal-04666811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à Table Ronde : Practitioners’ perspectives in nutrition : dietary practices and needs in older adults</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Fit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666811v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la métabolomique artérioveineuse à la compréhension des adaptations métaboliques des organes en situation d’obésité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès de Physiologie et Biologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative (SPBI), Jul 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666808v1</w:t>
+                <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la métabolomique artérioveineuse à la compréhension des adaptations métaboliques des organes en situation d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6e Congrès de Physiologie et Biologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Physiologie et de Biologie Intégrative (SPBI), Jul 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666938v1</w:t>
+                <w:t xml:space="preserve">hal-04666808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Courrent</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354565v1</w:t>
+                <w:t xml:space="preserve">hal-04666938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
               </w:r>
@@ -9520,51 +9520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9606,51 +9606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition personnalisée : est-ce possible de faire du sur mesure pour tous ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon International de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9675,103 +9675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence A Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t>
@@ -9800,51 +9800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils métabolomiques pour une nutrition personnalisée chez les seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque en ligne France-Québec Métabolomique et Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, En ligne, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9869,64 +9869,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics-based phenotyping on minipigs ranging from healthy to morbid obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bousahba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Minipig Research Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dalmose, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9951,51 +9951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying phenotypes of obesity : from dietary-induced animal models to preventive precision nutrition strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity and its causes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DTU Copenhagen, Oct 2022, Copenague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10020,103 +10020,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
@@ -10145,90 +10145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10283,51 +10283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10398,441 +10398,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457729v1</w:t>
+                <w:t xml:space="preserve">hal-03338806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
+                <w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Dimina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+                <w:t xml:space="preserve">Imene Bousahba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTRITION 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653308v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">L-Arginine Supplementation Significantly Affects Plasma Metabolome in Healthy Adults with Cardiometabolic Risk Irrespectively of Their Response to a Challenge Meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Dimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNuGOweek 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUTRITION 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. pp.492-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338806v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition protéique et risque cardiométabolique : apport des omiques et projet en cours ProVegOmics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10857,51 +10857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi nous ne répondons pas tous de la même façon à l’alimentation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saint-Etienne, Nov 2021, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10939,77 +10939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial responses to the dairy product intake in men : effect of the type of products and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Vergeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole Doctorale ED65</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11034,64 +11034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVegOmics étude multi-omique, intégrative et translationnelle de la transition protéique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Super Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11116,51 +11116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
@@ -11241,90 +11241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la santé au cours du vieillissement : approches multi-omiques, intérêt des modèles pré-cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,64 +11448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high chronic intake of sucrose on liver metabolism in aging rats. Modulation by rutin and other micronutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11685,103 +11685,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11806,51 +11806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acides aminés à chaîne ramifiée et insulino-sensibilité : amis ou ennemis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,51 +11875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on se servir de la métabolomique pour identifier les étapes précoces associées à l'installation des dérèglements métaboliques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Jeunes Chercheurs Département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11983,64 +11983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12078,90 +12078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une consommation chronique élevée en sucre accélère la sarcopénie et perturbe la sensibilité à l’insuline et la stimulation post-prandiale de la synthèse protéique musculaire chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assises Inter-Régionales de Nutrition et Métabolisme, Rhône-alpes-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Unité de Nutrition Humaine (1019).; Institut National de la Santé et de la Recherche Médicale (INSERM). Lyon, FRA.; Université Joseph Fourier (Grenoble 1) (UJF). Grenoble, FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA.; Centre de Recherche en Nutrition Humaine (CRNH). FRA., Nov 2015, Saint Galmier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12186,90 +12186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12311,90 +12311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12436,77 +12436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Prolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12561,64 +12561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories in the fructose-fed rat model provides new information about the loss of metabolic flexibility during the early insulin resistance installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12686,64 +12686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la flexibilité métabolique au niveau du foie chez le rat insulin-résistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biju Biju Sam Kamalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12936,77 +12936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose utilization is improved by long-term insulin treatment in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13057,90 +13057,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic insulin infusion regulates hepatic lipid gene expression in rainbow trout Oncorhynchus mykiss fed with carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13217,51 +13217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13374,64 +13374,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th European Nutrition Conference FENS 2023 Belgrade, Serbia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13512,51 +13512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13801,64 +13801,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t>
@@ -13887,103 +13887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrivolatilomics of Milk and Yoghurt Intake in Serum from Young and Elderly Men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Yi Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fuchsmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t>
@@ -14262,51 +14262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gladine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14381,286 +14381,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cohade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292168v1</w:t>
+                <w:t xml:space="preserve">hal-03048818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cohade</w:t>
+                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrition Live Online 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048818v1</w:t>
+                <w:t xml:space="preserve">hal-03292168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t>
               </w:r>
@@ -14685,51 +14685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14819,51 +14819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scherz Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14918,51 +14918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial metabolic signatures of milk and yogurt intake in men: effect of age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15030,51 +15030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,51 +15155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15399,652 +15399,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses postprandiales à l’ingestion de produits laitiers chez l’homme : effet du type de produit et de l’âge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Stoffers</w:t>
+                <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383598v1</w:t>
+                <w:t xml:space="preserve">hal-02948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mathé</w:t>
+                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948410v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Castelli</w:t>
+                <w:t xml:space="preserve">Réponses postprandiales à l’ingestion de produits laitiers chez l’homme : effet du type de produit et de l’âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vergères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Jarzaguet</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stoffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285596v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162582v1</w:t>
+                <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+                <w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162584v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t>
               </w:r>
@@ -16069,51 +16069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16181,77 +16181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hébraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t>
@@ -16293,90 +16293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d’un régime riche en fructose induit une augmentation des niveaux plasmatiques d’acides aminés à chaîne ramifiée chez le rat insulino-résistant et non obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16651,51 +16651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16776,51 +16776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical Modelling: How can swine model contribute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. n.p., 2016, Use of Animal Models for Pathophysiological and Nutrigenomic Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16970,90 +16970,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rat âgé reste sensible aux altérations métaboliques induites par un régime riche en sucre mais il est mal protégé par une supplémentation en micronutriments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17095,77 +17095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de fructose en période postabsorptive permet d’épargner les acides aminés et limiter la perte de masse maigre chez le rat âgé dénutri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17440,51 +17440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination interorgane du métabolisme des acides aminés à chaines ramifiées est affectée lors des phases précoces de l’ingestion d’un régime obésogène chez le mini-porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17591,51 +17591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Landry Mantha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17690,90 +17690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17798,90 +17798,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17949,77 +17949,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva E. Gatineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. , Nutrition Clinique et Métabolisme, 28 (suppl.1), 2014, 12es Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18044,90 +18044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la prise d’essai pour la détermination de profils métaboliques plasmatiques chez des modèles animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18169,103 +18169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and molecular trajectories reveal the loss of metabolic flexibility in the early processes of fructose-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Larquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 2013</w:t>
@@ -18294,51 +18294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of sugar sensitive genes in the gut of a carnivorous fish species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18428,51 +18428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Warmemûnde, Germany. , Schriftenreihe Leibniz Institut fûr Nutztierbiologie, 19, 2011, Programme (with abstracts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18529,51 +18529,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis across the liver of obese minipigs after a hyper-caloric diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrigenomics Organisation webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19176,77 +19176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mosoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutition and Skeletal Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 21 (Section 4), </w:t>
@@ -19310,51 +19310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomics to identify biomarkers for metabolic diseases: analytical methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sébédio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics as a Tool in Nutritional Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1. ed., </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19401,51 +19401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosensing in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Soengas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19496,64 +19496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-induced insulin secretion: nutritional prevention and novel avenues for therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes: An Old Disease, a New Insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 771, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19613,51 +19613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic analysis of the nutritional and hormonal regulation of fish glucose and lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19740,51 +19740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du métabolisme intermédiaire dans un contexte d’insulino-résistance par des approches de métabolomique : des trajectoires métaboliques aux biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université Clermont Auvergne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19834,51 +19834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trout: from physiology to conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas William Moon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
@@ -20087,51 +20087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yi Meng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fleuti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fuchsmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00674" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Deveaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tardivel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102038" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gueugneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000908" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Blaser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Badertscher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.851931" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton-Pimentel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Scherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13061905" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025845v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167522v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2019.01.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxx028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-018-0628-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zabek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paslawski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Paslawska" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wojtowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Drozdz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184798" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422417000051" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2015.11.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.205583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635149v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422414000018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Soengas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2013.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHG2H4W2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Libran-Perez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Miguez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2012.09.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BX6FRQG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056777v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Diaz-Rubio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Soengas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-011-0636-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PQ6QJML3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Wizinska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bennetau-Pelissero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/NUA-2012-0010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650136v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A. Lopez-Patino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00070.2012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647533v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Kamalam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.070581" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Soengas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas William Moon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00360-012-0658-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9D5MG6TW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Figueiredo-Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.063933" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648938v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Mommsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2011.07.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HG8L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650545v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Craig" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martyres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020228" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652219v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.03.026" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70301HCH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vachot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-010-3521-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NR8CJK2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Moon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00619.2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651127v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lansard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00579.2010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646791v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3733" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Moon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.050807" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659734v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.037689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663615v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2010.01.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WSMGH9K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00369.2009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000711450999095X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668423v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.90476.2008" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666808v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666816v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666803v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666933v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03653308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_007" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457577v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666828v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vergeres" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603754v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740408v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237884v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Besson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Larquier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746076v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biju Biju Sam Kamalam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754032v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753309v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754033v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666865v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048885v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burton" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scherz Valentin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048854v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pidou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383598v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verg&#232;res" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stoffers" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923031v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738721v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594630v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598847v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Landry Mantha" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740665v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601859v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457639v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314199v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Atlan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790439v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297740v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314263v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561504v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781782420842" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00008-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601773v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/catalog/product_info.php?products_id=37652" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5441-0" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786653v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603737v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>