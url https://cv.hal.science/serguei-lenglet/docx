--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -2208,222 +2208,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A faithful encoding of programmable strategies into term rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Schmitt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Rewriting Techniques and Application 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2015.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192699v1</w:t>
+                <w:t xml:space="preserve">hal-01168956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faithful encoding of programmable strategies into term rewriting systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Moreau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewriting Techniques and Application 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.15, </w:t>
+              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2015.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168956v1</w:t>
+                <w:t xml:space="preserve">hal-01192699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic Functions with Set-Theoretic Types. Part 1: Syntax, Semantics, and Evaluation</w:t>
               </w:r>
@@ -4100,837 +4100,938 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01732498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Transformation of a Big-Step Skeletal Semantics into Small-Step</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ambal</w:t>
+                <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9363, Inria Rennes - Bretagne Atlantique. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9475, Inria. 2022, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946930v2</w:t>
+                <w:t xml:space="preserve">hal-03545768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+                <w:t xml:space="preserve">Automatic Transformation of a Big-Step Skeletal Semantics into Small-Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ambal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9251, Inria Nancy - Grand Est. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9363, Inria Rennes - Bretagne Atlantique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002115v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9052, Inria. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9251, Inria Nancy - Grand Est. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507625v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimulations for Delimited-Control Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9096, Inria Nancy - Grand Est. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9052, Inria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207112v3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators with Dynamic Prompt Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisimulations for Delimited-Control Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8905, Inria. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9096, Inria Nancy - Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305137v4</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207112v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators with Dynamic Prompt Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aristizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8750, Inria. 2015, pp.31</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Polesiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8905, Inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168865v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305137v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and Complete Bisimilarities for Call-by-Name and Call-by-Value Lambda-mu Calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8447, INRIA. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8750, Inria. 2015, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926100v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Early Bisimilarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sound and Complete Bisimilarities for Call-by-Name and Call-by-Value Lambda-mu Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6773, INRIA. 2008, pp.69</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8447, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00347137v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Howe's Method for Early Bisimilarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6773, INRIA. 2008, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00347137v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normal bisimulations in process calculi with passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4949,168 +5050,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6664, INRIA. 2008, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00330565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A practical type system for generalized recursion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hirschowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire de l'informatique du parallélisme. 2005, 2+50p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisimulations dans les calculs avec passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00447857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5257,51 +5437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(1:31)2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:18)2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:27)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479030v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:16)2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02559253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2015.74" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Materzok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.127.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28729-9_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29822-6_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2003476.2003498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cremet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Odersky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207112v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305137v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926100v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447857v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(1:31)2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:18)2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:27)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479030v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:16)2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02559253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2015.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Materzok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.127.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28729-9_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29822-6_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2003476.2003498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cremet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Odersky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545768v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Lenglet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207112v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305137v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926100v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>