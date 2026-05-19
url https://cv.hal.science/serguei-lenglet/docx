--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -869,178 +869,143 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing a Non-Deterministic Abstract Machine with Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+                <w:t xml:space="preserve">Harmony in Rocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savan Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FORTE 2026 - 46th International Conference on Formal Techniques for Distributed Objects, Components, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Urbino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643294v1</w:t>
+                <w:t xml:space="preserve">hal-05604016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-First Zipper Semantics</w:t>
               </w:r>
@@ -1111,51 +1076,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
+                <w:t xml:space="preserve">Optimizing a Non-Deterministic Abstract Machine with Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
@@ -1173,83 +1138,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2022 - 33rd International Conference
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland. pp.1-24, </w:t>
+              <w:t xml:space="preserve">FSCD 2024 - 9th International Conference on Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2022.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2024.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772712v1</w:t>
+                <w:t xml:space="preserve">hal-04643294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Derivation of Small-Step From Big-Step Skeletal Semantics</w:t>
               </w:r>
@@ -1346,2195 +1310,2313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Abstract Machines for Skeletal Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ambal</w:t>
+                <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2022 - 11th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Philadelphia, United States. pp.1-13, </w:t>
+              <w:t xml:space="preserve">CONCUR 2022 - 33rd International Conference
+ on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Varsovie, Poland. pp.1-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3497775.3503676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2022.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466807v1</w:t>
+                <w:t xml:space="preserve">hal-03772712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for Algebraic Effects and Handlers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+                <w:t xml:space="preserve">Certified Abstract Machines for Skeletal Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Polesiuk</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Structures for Computation and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t>
+              <w:t xml:space="preserve">CPP 2022 - 11th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Philadelphia, United States. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3497775.3503676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559253v1</w:t>
+                <w:t xml:space="preserve">hal-03466807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diacritical Companions</w:t>
+                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for Algebraic Effects and Handlers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFPS 2019-Mathematical Foundations of Programming Semantics XXXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">Formal Structures for Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2020.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136002v1</w:t>
+                <w:t xml:space="preserve">hal-02559253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for State</w:t>
+                <w:t xml:space="preserve">Diacritical Companions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoSSaCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">MFPS 2019-Mathematical Foundations of Programming Semantics XXXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086532v1</w:t>
+                <w:t xml:space="preserve">hal-02136002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOπ in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Schmitt</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2018 - The 7th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Los Angeles, United States. pp.14, </w:t>
+              <w:t xml:space="preserve">FoSSaCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3167083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614987v3</w:t>
+                <w:t xml:space="preserve">hal-02086532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOπ in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2017 - 32nd Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland. </w:t>
+              <w:t xml:space="preserve">CPP 2018 - The 7th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Los Angeles, United States. pp.14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3167083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479035v1</w:t>
+                <w:t xml:space="preserve">hal-01614987v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving Soundness of Extensional Normal-Form Bisimilarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics XXXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ljubljana, Slovenia. </w:t>
+              <w:t xml:space="preserve">LICS 2017 - 32nd Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2017.8005118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650000v1</w:t>
+                <w:t xml:space="preserve">hal-01479035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators with Dynamic Prompt Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proving Soundness of Extensional Normal-Form Bisimilarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ljubljana, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335959v1</w:t>
+                <w:t xml:space="preserve">hal-01650000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A faithful encoding of programmable strategies into term rewriting systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators with Dynamic Prompt Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Aristizábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Etienne Moreau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewriting Techniques and Application 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.15, </w:t>
+              <w:t xml:space="preserve">1st International Conference on Formal Structures for Computation and Deduction (FSCD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2015.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSCD.2016.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168956v1</w:t>
+                <w:t xml:space="preserve">hal-01335959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A faithful encoding of programmable strategies into term rewriting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatiu Cirstea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alan Schmitt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Rewriting Techniques and Application 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland. pp.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.RTA.2015.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192699v1</w:t>
+                <w:t xml:space="preserve">hal-01168956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic Functions with Set-Theoretic Types. Part 1: Syntax, Semantics, and Evaluation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL '14, 41th ACM Symposium on Principles of Programming Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2535838.2535840⟩</w:t>
+              <w:t xml:space="preserve">CONCUR 2015 26th International Conference on Concurrency Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2015.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907166v1</w:t>
+                <w:t xml:space="preserve">hal-01192699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Bisimilarities for Call-by-Name and Call-by-Value λμ-Calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+                <w:t xml:space="preserve">Polymorphic Functions with Set-Theoretic Types. Part 1: Syntax, Semantics, and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeonseung Im</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics Thirtieth Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ithaca, United States. pp.49 - 64, </w:t>
+              <w:t xml:space="preserve">POPL '14, 41th ACM Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp.5-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2014.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2535838.2535840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080960v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators</w:t>
+                <w:t xml:space="preserve">Applicative Bisimilarities for Call-by-Name and Call-by-Value λμ-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS - 11th Asian Symposium on Programming Languages and Systems - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Foundations of Programming Semantics Thirtieth Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ithaca, United States. pp.49 - 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2014.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903839v1</w:t>
+                <w:t xml:space="preserve">hal-01080960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving termination of evaluation for System F with control operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Materzok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COS 2013 - First Workshop on Control Operators and their Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APLAS - 11th Asian Symposium on Programming Languages and Systems - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Melbourne, Australia. pp.333-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860954v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative Bisimulations for Delimited-Control Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proving termination of evaluation for System F with control operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Materzok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.119 - 134, </w:t>
+              <w:t xml:space="preserve">COS 2013 - First Workshop on Control Operators and their Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Eindhoven, Netherlands. pp.15-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28729-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.127.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399945v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Form Bisimulations for Delimited-Control Operators</w:t>
+                <w:t xml:space="preserve">Applicative Bisimulations for Delimited-Control Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Functional and Logic Programming (FLOPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kobé, Japan. pp.47 - 61, </w:t>
+              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FoSSaCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.119 - 134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29822-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28729-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399951v1</w:t>
+                <w:t xml:space="preserve">hal-01399945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion for Universal Quantifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal Form Bisimulations for Delimited-Control Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J B Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium On Programming (ESOP 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_23⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Functional and Logic Programming (FLOPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kobé, Japan. pp.47 - 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29822-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405792v1</w:t>
+                <w:t xml:space="preserve">hal-01399951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing control operators in the CPS hierarchy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion for Universal Quantifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J B Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPDP - Principles and Practice of Declarative Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Odense, Denmark. pp.149-160, </w:t>
+              <w:t xml:space="preserve">European Symposium On Programming (ESOP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tallinn, Estonia. pp.456 - 475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2003476.2003498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28869-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903834v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howe's Method for Calculi with Passivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typing control operators in the CPS hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Biernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Concurrency Theory (CONCUR 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PPDP - Principles and Practice of Declarative Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Odense, Denmark. pp.149-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2003476.2003498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00486800v1</w:t>
+                <w:t xml:space="preserve">hal-00903834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal bisimulations in process calculi with passivation</w:t>
+                <w:t xml:space="preserve">Howe's Method for Calculi with Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Foundations of Software Science and Computational Structures (FOSSACS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Concurrency Theory (CONCUR 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bologna, Italy. pp.448--462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00596-1_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00490810v1</w:t>
+                <w:t xml:space="preserve">inria-00486800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normal bisimulations in process calculi with passivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Foundations of Software Science and Computational Structures (FOSSACS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, York, United Kingdom. pp.257--271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00596-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00490810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Core Calculus for Scala Type Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Odersky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Foundations of Computer Science 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Stará Lesná, Slovakia. pp.1-23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11821069_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3544,51 +3626,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Complementary to Zipper Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,70 +3689,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Components Operationally: Reversibility and System Engineering Essays Dedicated to Jean-Bernard Stefani on the Occasion of His 65th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16065, Springer Nature Switzerland, pp.89-102, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-99717-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3680,51 +3762,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-First Zipper Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3733,73 +3815,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing a Non-Deterministic Abstract Machine with Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3834,73 +3916,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568253v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A faithful encoding of programmable strategies into term rewriting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatiu Cirstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3922,73 +4004,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3997,73 +4079,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicative Bisimulations for Delimited-Control Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4072,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01732498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4126,152 +4208,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Deterministic Abstract Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9475, Inria. 2022, pp.1-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Transformation of a Big-Step Skeletal Semantics into Small-Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ambal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4297,73 +4379,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9363, Inria Rennes - Bretagne Atlantique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Normal-Form Bisimilarity for State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4389,287 +4471,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9251, Inria Nancy - Grand Est. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisimulations for Delimited-Control Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9052, Inria. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9096, Inria Nancy - Grand Est. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507625v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207112v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimulations for Delimited-Control Operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully Abstract Encodings of λ-Calculus in HOcore through Abstract Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Biernacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9096, Inria Nancy - Grand Est. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9052, Inria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207112v3</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Bisimulations for Delimited-Control Operators with Dynamic Prompt Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Aristizábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4708,73 +4790,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Polesiuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8905, Inria. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305137v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howe's Method for Contextual Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4787,73 +4869,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8750, Inria. 2015, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound and Complete Bisimilarities for Call-by-Name and Call-by-Value Lambda-mu Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4866,73 +4948,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8447, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howe's Method for Early Bisimilarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4958,73 +5040,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6773, INRIA. 2008, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00347137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal bisimulations in process calculi with passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5050,130 +5132,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6664, INRIA. 2008, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00330565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical type system for generalized recursion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Hirschowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire de l'informatique du parallélisme. 2005, 2+50p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5183,114 +5265,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisimulations dans les calculs avec passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Joseph-Fourier - Grenoble I, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00447857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5437,51 +5519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(1:31)2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:18)2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:27)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479030v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:16)2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02559253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.09.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168956v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2015.74" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.10.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Materzok" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.127.2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28729-9_8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29822-6_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Wells" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2003476.2003498" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cremet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Odersky" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545768v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Lenglet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002115v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207112v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305137v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926100v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04638249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Biernacka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Biernacki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Lenglet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Polesiuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(3:3)2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536463v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ambal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-020-09553-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086527v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(1:31)2019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-15(2:18)2019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01590620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(3:27)2017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479030v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:16)2017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.08.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604016v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savan Kan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04571340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04643294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2024.11" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3551357.3551384" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03772712v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2022.7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03466807v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3497775.3503676" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02559253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2020.7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02136002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2019.09.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02086532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614987v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01335959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSCD.2016.9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.RTA.2015.74" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2015.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Castagna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwu Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseung Im" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2535838.2535840" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2014.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903839v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Materzok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.127.2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28729-9_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29822-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Wells" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28869-2_23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2003476.2003498" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00596-1_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cremet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Odersky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05322293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04568253v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862189v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01732498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03545768v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Lenglet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02946930v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02002115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207112v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305137v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926100v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347137v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330565v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hirschowitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00447857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>