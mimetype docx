--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2219,524 +2219,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on &amp;quot;Performability Analysis: A New Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Paroux</w:t>
+                <w:t xml:space="preserve">Victor Suné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.137-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2009.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384027v1</w:t>
+                <w:t xml:space="preserve">hal-00767873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Performability Analysis: A New Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan A. Carrasco</w:t>
+                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hédi Nabli</w:t>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (1), pp.137-138. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2009.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767873v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moments' Analysis in Homogeneous Markov Reward Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Langar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TWC.2009.080166⟩</w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.583-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-008-9075-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788549v1</w:t>
+                <w:t xml:space="preserve">hal-00455136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments' Analysis in Homogeneous Markov Reward Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Castella</w:t>
+                <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Langar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-008-9075-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (7), pp.3608-3619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2009.080166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455136v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Monitoring Using Event Driven Reporting for Cluster-Based Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ribero-Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,785 +3717,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief: Explicit and Tight Bounds of the Convergence Time of Average-based Population Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Mocquard</w:t>
+                <w:t xml:space="preserve">MD-GAN: Multi-Discriminator Generative Adversarial Networks for Distributed Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium Structural Information and Communication Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_29⟩</w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Syposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380422v1</w:t>
+                <w:t xml:space="preserve">hal-01946665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD-GAN: Multi-Discriminator Generative Adversarial Networks for Distributed Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Brief: Explicit and Tight Bounds of the Convergence Time of Average-based Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Syposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.1-12, </w:t>
+              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946665v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing dynamic adaptive streaming over HTTP for multi-homed users using a Multi-Armed Bandit algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sycomore : un registre de transactions distribué et public au débit auto-adaptatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hodroj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+                <w:t xml:space="preserve">Antoine Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428002v1</w:t>
+                <w:t xml:space="preserve">hal-02118385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sycomore : un registre de transactions distribué et public au débit auto-adaptatif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Enhancing dynamic adaptive streaming over HTTP for multi-homed users using a Multi-Armed Bandit algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 15th International Wireless Communications and Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tangier, Morocco. pp.692-697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118385v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossiping GANs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Balanced allocations and global clock in population protocols: An accurate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIDL 2018 - Second Workshop on Distributed Infrastructures for Deep Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">SIROCCO 2018 - 25th International Colloquium on Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ma'ale HaHamisha, Israel. p.296-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3286490.3286563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01325-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923742v1</w:t>
+                <w:t xml:space="preserve">hal-01888301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced allocations and global clock in population protocols: An accurate analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Mocquard</w:t>
+                <w:t xml:space="preserve">Sycomore : a Permissionless Distributed Ledger that self-adapts to Transactions Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2018 - 25th International Colloquium on Structural Information and Communication Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ma'ale HaHamisha, Israel. p.296-311, </w:t>
+              <w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01325-7_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888301v1</w:t>
+                <w:t xml:space="preserve">hal-01888265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sycomore : a Permissionless Distributed Ledger that self-adapts to Transactions Demand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Gossiping GANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">DIDL 2018 - Second Workshop on Distributed Infrastructures for Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3286490.3286563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888265v1</w:t>
+                <w:t xml:space="preserve">hal-01923742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Protocols with Convergence Detection</w:t>
               </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed deep learning on edge-devices: feasibility via adaptive compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,459 +4899,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
+                <w:t xml:space="preserve">Relying on Consensus does not Make Bitcoin Safer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lajoie-Mazenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">Fast Abstract in the 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397685v1</w:t>
+                <w:t xml:space="preserve">hal-01316541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Querzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303873v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relying on Consensus does not Make Bitcoin Safer</w:t>
+                <w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fast Abstract in the 46th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316541v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303887v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Propagation Time of a Rumour in Large-scale Distributed Systems</w:t>
               </w:r>
@@ -5454,51 +5454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems Research Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,533 +5578,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empire romain ne doit pas être géré comme une petite île grecque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Proportion Computation with Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nca.2016.7778621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305334v1</w:t>
+                <w:t xml:space="preserve">hal-01354352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Proportion Computation with Population Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empire romain ne doit pas être géré comme une petite île grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/nca.2016.7778621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354352v2</w:t>
+                <w:t xml:space="preserve">hal-01305334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
+                <w:t xml:space="preserve">Impatience in mobile networks and its application to data pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICC 2015 – Communications QoS, Reliability and Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194511v1</w:t>
+                <w:t xml:space="preserve">hal-01082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impatience in mobile networks and its application to data pricing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2015 – Communications QoS, Reliability and Modeling Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082038v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling impatience in cellular networks using QoE-aware radio resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6259,51 +6259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Key Grouping for Near-Optimal Load Balancing in Stream Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Querzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FixMe : détection répartie de défaillances isolées</w:t>
+                <w:t xml:space="preserve">A Self-organising Isolated Anomaly Detection Architecture for Large Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
@@ -6933,97 +6933,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Nem-Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818650v1</w:t>
+                <w:t xml:space="preserve">hal-00907374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-organising Isolated Anomaly Detection Architecture for Large Scale Systems</w:t>
+                <w:t xml:space="preserve">FixMe : détection répartie de défaillances isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
@@ -7054,73 +7054,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nem-Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.12</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907374v1</w:t>
+                <w:t xml:space="preserve">hal-00818650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t>
               </w:r>
@@ -7627,507 +7627,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralite du second ordre : Calcul distribue de l'importance de noeuds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tredan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00384426v1</w:t>
+                <w:t xml:space="preserve">hal-00420559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems</w:t>
+                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Lyon, France. pp. 773-774</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420559v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
+                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brasiliero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hiroshima, Japan. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789582v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Brasiliero</w:t>
+                <w:t xml:space="preserve">Centralite du second ordre : Calcul distribue de l'importance de noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tredan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00408871v1</w:t>
+                <w:t xml:space="preserve">inria-00384426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Quality of a Network Topology through Random Walks</w:t>
               </w:r>
@@ -8943,230 +8943,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Random Neural Layers in Deep Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Distributed deep learning on edge-devices in the Parameter Server Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning: Bridging Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">Workshop on Decentralized Machine Learning, Optimization and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657644v1</w:t>
+                <w:t xml:space="preserve">hal-01651145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed deep learning on edge-devices in the Parameter Server Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Random Neural Layers in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Decentralized Machine Learning, Optimization and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lille, France. pp.1</w:t>
+              <w:t xml:space="preserve">NIPS 2017 - workshop Deep Learning: Bridging Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651145v1</w:t>
+                <w:t xml:space="preserve">hal-01657644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9594,294 +9594,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">On the transient Fluid Queue Driven by an Ergodic Birth and Death Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesus Hamilton Ortiz (Ed.), ISBN: 978-953-51-0341-7, InTech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intech, 2012</w:t>
+              <w:t xml:space="preserve">Telecommunications Networks - Current and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.379-404, 2012, 978-953-51-0341-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753202v1</w:t>
+                <w:t xml:space="preserve">hal-00755768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transient Fluid Queue Driven by an Ergodic Birth and Death Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+                <w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jesus Hamilton Ortiz (Ed.), ISBN: 978-953-51-0341-7, InTech. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunications Networks - Current and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, pp.379-404, 2012, 978-953-51-0341-7</w:t>
+              <w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755768v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Transmission Techniques in Continuous-Monitoring and Event-Detection Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Moad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario E. Rivero-Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10655,51 +10655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed deep learning on edge-devices: feasibility via adaptive compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11716,51 +11716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11834,51 +11834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12437,250 +12437,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00546039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
+                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463468v1</w:t>
+                <w:t xml:space="preserve">inria-00485667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
+                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Castella</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00485667v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité du second ordre : Calcul distribué de l'importance de noeuds dans un réseau complexe</w:t>
               </w:r>
@@ -12784,51 +12784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12870,408 +12870,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00239348v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables : Application to wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katy Paroux</w:t>
+                <w:t xml:space="preserve">Evaluating topology quality through random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1883, 2008, pp.12</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6534, INRIA. 2008, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00241842v1</w:t>
+                <w:t xml:space="preserve">inria-00279074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating topology quality through random walks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables : Application to wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6534, INRIA. 2008, pp.22</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1883, 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00279074v2</w:t>
+                <w:t xml:space="preserve">inria-00241842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1832, 2007, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6339, INRIA. 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123848v2</w:t>
+                <w:t xml:space="preserve">inria-00182497v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6339, INRIA. 2007, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Remiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1832, 2007, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182497v3</w:t>
+                <w:t xml:space="preserve">inria-00123848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
               </w:r>
@@ -13349,51 +13349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13767,264 +13767,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Second Order Fluid Flow Models with State-Dependent Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+                <w:t xml:space="preserve">Stationary Solution to the Fluid Queue Fed by an M/M/1 Queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4133, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4281, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072494v1</w:t>
+                <w:t xml:space="preserve">inria-00072306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian Model for the Stationary Behavior of TCP</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability Analysis of Second Order Fluid Flow Models with State-Dependent Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4133, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fortin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00072347v1</w:t>
+                <w:t xml:space="preserve">inria-00072494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary Solution to the Fluid Queue Fed by an M/M/1 Queue</w:t>
+                <w:t xml:space="preserve">A Markovian Model for the Stationary Behavior of TCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Barbot</w:t>
+                <w:t xml:space="preserve">Sophie Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4281, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4240, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072306v1</w:t>
+                <w:t xml:space="preserve">inria-00072347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Buffer Fluid Queue Driven by a Markovian Queue</w:t>
               </w:r>
@@ -14076,51 +14076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Busy Period in Stochastic Fluid Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14373,185 +14373,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability Analysis and Stationary Regime Detection of Markov Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performability Analysis of Two Approaches to Fault Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2886, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3009, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073804v1</w:t>
+                <w:t xml:space="preserve">inria-00073685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Analysis of Two Approaches to Fault Tolerance</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Availability Analysis and Stationary Regime Detection of Markov Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2886, INRIA. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Joubert</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">inria-00073685v1</w:t>
+                <w:t xml:space="preserve">inria-00073804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Results for the Superposition of a Large Number of Data Connections on an ATM Link</w:t>
               </w:r>
@@ -14629,51 +14629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performability Analysis for Degradable Computer Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14774,51 +14774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performability analysis of fault-tolerant computer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hédi Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15982,51 +15982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3375E7A"/>
+    <w:nsid w:val="36ED3B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16213,51 +16213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sericola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8201-0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077485343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-10058-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128118v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02473856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888300v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2018.0845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1445543849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.704090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Remiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9149-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJXFX10B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WQ46NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sun&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Carrasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Nabli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9075-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF4D1T4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ribero-Angeles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-200056225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Parthasarathy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Vijayashree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1091543424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1069786505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3215143" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04166945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Saunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946665v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923742v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286490.3286563" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580275v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354815v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354352v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778621" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384426v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87779-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gramoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657644v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabice Guillemin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E. Rivero-Angeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681995v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622580v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075650v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05125505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365696v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279074v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123848v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182497v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123245v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182443v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001261v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072494v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072347v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072306v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Telek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073804v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073685v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074044v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075061v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sericola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8201-0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077485343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-10058-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128118v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02473856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888300v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2018.0845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1445543849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.704090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Remiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9149-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJXFX10B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WQ46NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sun&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Carrasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Nabli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9075-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF4D1T4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ribero-Angeles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-200056225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Parthasarathy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Vijayashree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1091543424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1069786505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3215143" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04166945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Saunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946665v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_29" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286490.3286563" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580275v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354815v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354352v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87779-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gramoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabice Guillemin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E. Rivero-Angeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681995v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622580v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075650v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05125505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365696v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279074v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182497v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123848v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123245v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182443v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001261v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Telek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073804v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074044v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075061v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>