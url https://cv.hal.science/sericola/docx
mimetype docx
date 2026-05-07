--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -2219,524 +2219,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Performability Analysis: A New Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Suné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hédi Nabli</w:t>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2009.114⟩</w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767873v1</w:t>
+                <w:t xml:space="preserve">hal-00384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Performability Analysis: A New Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Suné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katy Paroux</w:t>
+                <w:t xml:space="preserve">Hédi Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (1), pp.51-62. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.137-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-008-9088-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TC.2009.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384027v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments' Analysis in Homogeneous Markov Reward Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+                <w:t xml:space="preserve">Rami Langar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Boutaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-008-9075-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (7), pp.3608-3619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2009.080166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455136v1</w:t>
+                <w:t xml:space="preserve">hal-00788549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and Analysis of Adaptive Mobility Management in IP-Based Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rami Langar</w:t>
+                <w:t xml:space="preserve">Moments' Analysis in Homogeneous Markov Reward Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raouf Boutaba</w:t>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.583-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-008-9075-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TWC.2009.080166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-Monitoring Using Event Driven Reporting for Cluster-Based Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ribero-Angeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3717,235 +3717,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MD-GAN: Multi-Discriminator Generative Adversarial Networks for Distributed Datasets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Brief: Explicit and Tight Bounds of the Convergence Time of Average-based Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Syposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00095⟩</w:t>
+              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946665v2</w:t>
+                <w:t xml:space="preserve">hal-02380422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief: Explicit and Tight Bounds of the Convergence Time of Average-based Population Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Mocquard</w:t>
+                <w:t xml:space="preserve">MD-GAN: Multi-Discriminator Generative Adversarial Networks for Distributed Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2019 - 26th International Colloquium Structural Information and Communication Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, L'Aquila, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel and Distributed Processing Syposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-24922-9_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380422v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sycomore : un registre de transactions distribué et public au débit auto-adaptatif</w:t>
               </w:r>
@@ -4150,278 +4150,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced allocations and global clock in population protocols: An accurate analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Mocquard</w:t>
+                <w:t xml:space="preserve">Sycomore : a Permissionless Distributed Ledger that self-adapts to Transactions Demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2018 - 25th International Colloquium on Structural Information and Communication Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ma'ale HaHamisha, Israel. p.296-311, </w:t>
+              <w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01325-7_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888301v1</w:t>
+                <w:t xml:space="preserve">hal-01888265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sycomore : a Permissionless Distributed Ledger that self-adapts to Transactions Demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balanced allocations and global clock in population protocols: An accurate analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t>
+              <w:t xml:space="preserve">SIROCCO 2018 - 25th International Colloquium on Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ma'ale HaHamisha, Israel. p.296-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01325-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888265v1</w:t>
+                <w:t xml:space="preserve">hal-01888301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gossiping GANs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,226 +4579,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed deep learning on edge-devices: feasibility via adaptive compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Probabilistic Analysis of Counting Protocols in Large-scale Asynchronous and Anonymous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NCA 2017 - 16th IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 16th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nca.2017.8171371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650936v1</w:t>
+                <w:t xml:space="preserve">hal-01580275v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Analysis of Counting Protocols in Large-scale Asynchronous and Anonymous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Mocquard</w:t>
+                <w:t xml:space="preserve">Distributed deep learning on edge-devices: feasibility via adaptive compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 16th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE NCA 2017 - 16th IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/nca.2017.8171371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01580275v3</w:t>
+                <w:t xml:space="preserve">hal-01650936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement dynamique pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t>
               </w:r>
@@ -4994,364 +4994,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303887v1</w:t>
+                <w:t xml:space="preserve">hal-01303873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t>
+                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lajoie-Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303873v1</w:t>
+                <w:t xml:space="preserve">hal-01397685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Analysis of Bitcoin Improvement Proposals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Querzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 15th International Symposium on Network Computing and Applications (NCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397685v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Propagation Time of a Rumour in Large-scale Distributed Systems</w:t>
               </w:r>
@@ -5578,533 +5578,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Proportion Computation with Population Protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empire romain ne doit pas être géré comme une petite île grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Network Computing and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354352v2</w:t>
+                <w:t xml:space="preserve">hal-01305334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empire romain ne doit pas être géré comme une petite île grecque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Proportion Computation with Population Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Cambridge, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/nca.2016.7778621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305334v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impatience in mobile networks and its application to data pricing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICC 2015 – Communications QoS, Reliability and Modeling Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082038v1</w:t>
+                <w:t xml:space="preserve">hal-01194511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
+                <w:t xml:space="preserve">Impatience in mobile networks and its application to data pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICC 2015 – Communications QoS, Reliability and Modeling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194511v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling impatience in cellular networks using QoE-aware radio resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6858,51 +6858,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-organising Isolated Anomaly Detection Architecture for Large Scale Systems</w:t>
+                <w:t xml:space="preserve">FixMe : détection répartie de défaillances isolées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
@@ -6933,97 +6933,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nem-Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.12</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907374v1</w:t>
+                <w:t xml:space="preserve">hal-00818650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FixMe : détection répartie de défaillances isolées</w:t>
+                <w:t xml:space="preserve">A Self-organising Isolated Anomaly Detection Architecture for Large Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
@@ -7054,73 +7054,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Straub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pornic, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Nem-Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818650v1</w:t>
+                <w:t xml:space="preserve">hal-00907374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t>
               </w:r>
@@ -7748,164 +7748,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+                <w:t xml:space="preserve">Centralite du second ordre : Calcul distribue de l'importance de noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tredan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">AlgoTel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789582v1</w:t>
+                <w:t xml:space="preserve">inria-00384426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Study of Adversarial Strategies in Cluster-based Overlays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7950,184 +7937,197 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Reliability, Availability, and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Hiroshima, Japan. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PDCAT.2009.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralite du second ordre : Calcul distribue de l'importance de noeuds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Induced Churn to Face Adversarial Behavior in Peer-to-Peer Systems. Brief announcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tredan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco V. Brasileiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00384426v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Quality of a Network Topology through Random Walks</w:t>
               </w:r>
@@ -8949,51 +8949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed deep learning on edge-devices in the Parameter Server Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Random Neural Layers in Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9594,294 +9594,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the transient Fluid Queue Driven by an Ergodic Birth and Death Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+                <w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Moad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jesus Hamilton Ortiz (Ed.), ISBN: 978-953-51-0341-7, InTech. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunications Networks - Current and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, pp.379-404, 2012, 978-953-51-0341-7</w:t>
+              <w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755768v1</w:t>
+                <w:t xml:space="preserve">hal-00753202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of a Compression Scheme for Highly Dense Cluster-Based Wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
+                <w:t xml:space="preserve">On the transient Fluid Queue Driven by an Ergodic Birth and Death Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mohammad Matin (Ed.), ISBN: 978-953-51-0676-0, InTech. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesus Hamilton Ortiz (Ed.), ISBN: 978-953-51-0341-7, InTech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Networks - Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intech, 2012</w:t>
+              <w:t xml:space="preserve">Telecommunications Networks - Current and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.379-404, 2012, 978-953-51-0341-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753202v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Transmission Techniques in Continuous-Monitoring and Event-Detection Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Moad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario E. Rivero-Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10655,51 +10655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed deep learning on edge-devices: feasibility via adaptive compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11175,704 +11175,661 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (52)</w:t>
+        <w:t xml:space="preserve">Rapport (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic ordering of sums of exponential random variables. A geometric approach</w:t>
+                <w:t xml:space="preserve">Cover times of the cycle graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Univ Rennes, Inria, CNRS, IRISA. 2025, pp.1-38</w:t>
+              <w:t xml:space="preserve">Centre Inria de l'Université de Rennes; Université de Rennes. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125505v1</w:t>
+                <w:t xml:space="preserve">hal-05610951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting and cover times of the star graph and the sun graph</w:t>
+                <w:t xml:space="preserve">Stochastic ordering of sums of exponential random variables. A geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Inria de l'Université de Rennes. 2025, pp.29</w:t>
+              <w:t xml:space="preserve">Univ Rennes, Inria, CNRS, IRISA. 2025, pp.1-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161555v1</w:t>
+                <w:t xml:space="preserve">hal-05125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walk in the complete graph : hitting and cover times</w:t>
+                <w:t xml:space="preserve">Hitting and cover times of the star graph and the sun graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Inria. 2024, pp.27</w:t>
+              <w:t xml:space="preserve">Centre Inria de l'Université de Rennes. 2025, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365696v2</w:t>
+                <w:t xml:space="preserve">hal-05161555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cover times of Markov chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random walk in the complete graph : hitting and cover times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria Rennes - Bretagne Atlantique. 2022, pp.32</w:t>
+              <w:t xml:space="preserve">Centre Inria. 2024, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837323v1</w:t>
+                <w:t xml:space="preserve">hal-04365696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average-based Population Protocols : Explicit and Tight Bounds of the Convergence Time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On cover times of Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Irisa. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Rennes - Bretagne Atlantique. 2022, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178618v1</w:t>
+                <w:t xml:space="preserve">hal-03837323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of a Distributed Synchronization Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Average-based Population Protocols : Explicit and Tight Bounds of the Convergence Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria; Irisa; Lina; Irmar. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Irisa. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283064v1</w:t>
+                <w:t xml:space="preserve">hal-02178618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Evaluation of a Distributed Synchronization Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Querzoni</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria; Irisa; Lina; Irmar. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311970v1</w:t>
+                <w:t xml:space="preserve">hal-01283064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t>
+                <w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoló Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
@@ -11900,1145 +11857,1158 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Querzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246701v2</w:t>
+                <w:t xml:space="preserve">hal-01311970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoló Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Querzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141829v1</w:t>
+                <w:t xml:space="preserve">hal-01246701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t>
+                <w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ernst Schulte-Geers</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolò Rivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t>
+              <w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141577v1</w:t>
+                <w:t xml:space="preserve">hal-01141829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t>
+                <w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Schulte-Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950161v1</w:t>
+                <w:t xml:space="preserve">hal-01141577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Large-scale Dynamic Systems</w:t>
+                <w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653409v1</w:t>
+                <w:t xml:space="preserve">hal-00950161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Large Scale Peer-to-Peer Overlays using Markov Chains</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Large-scale Dynamic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI-1963, 2010, pp.18</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00546039v1</w:t>
+                <w:t xml:space="preserve">hal-00653409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Large Scale Peer-to-Peer Overlays using Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Castella</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI-1963, 2010, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00485667v1</w:t>
+                <w:t xml:space="preserve">inria-00546039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
+                <w:t xml:space="preserve">Markov Chains Competing for Transitions: Application to Large-Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00463468v1</w:t>
+                <w:t xml:space="preserve">inria-00485667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralité du second ordre : Calcul distribué de l'importance de noeuds dans un réseau complexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Dependability Evaluation of Cluster-based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Anceaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6809, INRIA. 2009, pp.24</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1947, 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00355667v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00463468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katy Paroux</w:t>
+                <w:t xml:space="preserve">Centralité du second ordre : Calcul distribué de l'importance de noeuds dans un réseau complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6443, INRIA. 2008, pp.12</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tredan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6809, INRIA. 2009, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00239348v5</w:t>
+                <w:t xml:space="preserve">inria-00355667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating topology quality through random walks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
+                <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables: Application to wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6534, INRIA. 2008, pp.22</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6443, INRIA. 2008, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00279074v2</w:t>
+                <w:t xml:space="preserve">inria-00239348v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascending runs in dependent uniformly distributed random variables : Application to wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13080,119 +13050,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00241842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+                <w:t xml:space="preserve">Evaluating topology quality through random walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6339, INRIA. 2007, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trédan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6534, INRIA. 2008, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182497v3</w:t>
+                <w:t xml:space="preserve">inria-00279074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
               </w:r>
@@ -13251,876 +13234,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00123848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6230, INRIA. 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6339, INRIA. 2007, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00123245v3</w:t>
+                <w:t xml:space="preserve">inria-00182497v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Level and Hitting Probabilities in Stochastic Fluid Flows using Matrix Differential Riccati Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI 1869, 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Remiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6230, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182443v2</w:t>
+                <w:t xml:space="preserve">inria-00123245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Persistence in Peer-to-Peer Systems: Relating Size to Lifetime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Raynal</w:t>
+                <w:t xml:space="preserve">Moments analysis in Markov reward models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] PI 1799, 2006, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] PI 1869, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001261v2</w:t>
+                <w:t xml:space="preserve">inria-00182443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Core Persistence in Peer-to-Peer Systems: Relating Size to Lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gramoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1799, 2006, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071221v1</w:t>
+                <w:t xml:space="preserve">inria-00001261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of an Header Compression Protocol: The ROHC Unidirectional Mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+                <w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5300, INRIA. 2004, pp.24</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070700v1</w:t>
+                <w:t xml:space="preserve">inria-00071221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary Solution to the Fluid Queue Fed by an M/M/1 Queue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Barbot</w:t>
+                <w:t xml:space="preserve">Performance Analysis of an Header Compression Protocol: The ROHC Unidirectional Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Minaburo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4281, INRIA. 2001</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5300, INRIA. 2004, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072306v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Second Order Fluid Flow Models with State-Dependent Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+                <w:t xml:space="preserve">Stationary Solution to the Fluid Queue Fed by an M/M/1 Queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4133, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4281, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072494v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markovian Model for the Stationary Behavior of TCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fortin</w:t>
+                <w:t xml:space="preserve">Stability Analysis of Second Order Fluid Flow Models with State-Dependent Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-4240, INRIA. 2001</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4133, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072347v1</w:t>
+                <w:t xml:space="preserve">inria-00072494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Buffer Fluid Queue Driven by a Markovian Queue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Markovian Model for the Stationary Behavior of TCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3883, INRIA. 2000</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-4240, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00072770v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Busy Period in Stochastic Fluid Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14162,1759 +14171,1825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation Times in Markov Processes</w:t>
+                <w:t xml:space="preserve">A Finite Buffer Fluid Queue Driven by a Markovian Queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3806, INRIA. 1999</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3883, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00072852v1</w:t>
+                <w:t xml:space="preserve">inria-00072770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fluid Queue Driven by a Markovian Queue</w:t>
+                <w:t xml:space="preserve">Occupation Times in Markov Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3306, INRIA. 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3806, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073383v1</w:t>
+                <w:t xml:space="preserve">inria-00072852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Analysis of Stochastic Fluid Models</w:t>
+                <w:t xml:space="preserve">A Fluid Queue Driven by a Markovian Queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3152, INRIA. 1997</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3306, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073537v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Analysis of Two Approaches to Fault Tolerance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Analysis of Stochastic Fluid Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3009, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3152, INRIA. 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073685v1</w:t>
+                <w:t xml:space="preserve">inria-00073537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Availability Analysis and Stationary Regime Detection of Markov Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-2886, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Results for the Superposition of a Large Number of Data Connections on an ATM Link</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
+                <w:t xml:space="preserve">Performability Analysis of Two Approaches to Fault Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-3010, INRIA. 1996</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3009, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00073684v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Analysis for Degradable Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hédi Nabli</w:t>
+                <w:t xml:space="preserve">Asymptotic Results for the Superposition of a Large Number of Data Connections on an ATM Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2602, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-3010, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074083v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient queue length and busy period of the BMAP/PH/1 queue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performability Analysis for Degradable Computer Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Nabli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2646, INRIA. 1995</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2602, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074044v1</w:t>
+                <w:t xml:space="preserve">inria-00074083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability analysis of fault-tolerant computer systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient queue length and busy period of the BMAP/PH/1 queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-2254, INRIA. 1994</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-2646, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074417v1</w:t>
+                <w:t xml:space="preserve">inria-00074044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient characteristics of an M/M/∞ system applied to statistical multiplexing on an ATM link</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+                <w:t xml:space="preserve">Performability analysis of fault-tolerant computer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-2386, INRIA. 1994</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2254, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00074289v1</w:t>
+                <w:t xml:space="preserve">inria-00074417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient analysis of the M/M/1 queue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Pellaumail</w:t>
+                <w:t xml:space="preserve">Transient characteristics of an M/M/∞ system applied to statistical multiplexing on an ATM link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1976, INRIA. 1993</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-2386, INRIA. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00074697v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation faible des processus de Markov absorbants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Ledoux</w:t>
+                <w:t xml:space="preserve">Transient analysis of the M/M/1 queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Leguesdron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pellaumail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-1736, INRIA. 1992</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1976, INRIA. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00076975v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00074697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculating the busy period distribution of the M/M/1 queue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
+                <w:t xml:space="preserve">Agrégation faible des processus de Markov absorbants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1501, INRIA. 1991</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-1736, INRIA. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075061v1</w:t>
+                <w:t xml:space="preserve">inria-00076975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulated reward over the n first operational periods in fault-tolerant computing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calculating the busy period distribution of the M/M/1 queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Le Ny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-1028, INRIA. 1989</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1501, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075530v1</w:t>
+                <w:t xml:space="preserve">inria-00075061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of operational times in fault-tolerant systems modeled by semi-Markov reward processes</w:t>
+                <w:t xml:space="preserve">Accumulated reward over the n first operational periods in fault-tolerant computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-0996, INRIA. 1989</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-1028, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075563v1</w:t>
+                <w:t xml:space="preserve">inria-00075530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation d'états dans les processus markoviens</w:t>
+                <w:t xml:space="preserve">Distribution of operational times in fault-tolerant systems modeled by semi-Markov reward processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-0858, INRIA. 1988</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-0996, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075696v1</w:t>
+                <w:t xml:space="preserve">inria-00075563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed form solution for the distribution of the total time spent in a subset of states of a homogeneous Markov process during a finite observation period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation d'états dans les processus markoviens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-0903, INRIA. 1988</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-0858, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075653v1</w:t>
+                <w:t xml:space="preserve">inria-00075696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sojourn times in finite Markov processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Closed form solution for the distribution of the total time spent in a subset of states of a homogeneous Markov process during a finite observation period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-0812, INRIA. 1988</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-0903, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075739v1</w:t>
+                <w:t xml:space="preserve">inria-00075653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability analysis using semi-markov reward process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raymond Marie</w:t>
+                <w:t xml:space="preserve">Sojourn times in finite Markov processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0859, INRIA. 1988</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0812, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075695v1</w:t>
+                <w:t xml:space="preserve">inria-00075739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On weak lumpability in Markov chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+                <w:t xml:space="preserve">Performability analysis using semi-markov reward process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Ciardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-0787, INRIA. 1987</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishor S. Strivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0859, INRIA. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00075764v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On weak lumpability in Markov chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sericola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-0787, INRIA. 1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distribution du temps total de séjour dans un sous-ensemble d'états transitoires d'un processus markovien homogène à espace d'état fini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sericola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-0585, INRIA. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00075969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15982,51 +16057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36ED3B18"/>
+    <w:nsid w:val="FCF0F45B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16213,51 +16288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sericola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8201-0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077485343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-10058-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128118v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02473856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888300v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2018.0845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1445543849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.704090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Remiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9149-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJXFX10B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WQ46NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767873v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sun&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Carrasco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Nabli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9075-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF4D1T4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ribero-Angeles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-200056225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Parthasarathy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Vijayashree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1091543424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1069786505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3215143" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04166945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Saunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946665v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_29" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286490.3286563" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580275v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171371" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354815v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354352v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778621" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082038v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384426v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87779-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gramoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabice Guillemin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E. Rivero-Angeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681995v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622580v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075650v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05125505v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365696v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837323v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355667v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279074v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182497v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123848v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123245v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182443v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001261v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072306v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072494v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Telek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073685v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073804v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074083v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074044v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074417v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074289v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074697v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075061v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075530v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075653v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sericola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8201-0071" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077485343" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05423122v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04364216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04255487v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-023-10058-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128118v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02473856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2020.97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888300v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2018.0845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Taleb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Ksentini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2016.2525342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillemin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1445543849" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.704090" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650081v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-011-9239-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736918v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2185395.2185447" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Remiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-009-9149-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TJXFX10B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2010.06.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36WQ46NS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasiliero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054111008593" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9088-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sun&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Carrasco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Nabli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2009.114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Langar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouabdallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Boutaba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2009.080166" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-008-9075-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF4D1T4G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789581v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ribero-Angeles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvreur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Minaburo Villar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Ny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rubino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-5524-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/STM-200056225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713165v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Parthasarathy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Vijayashree" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1091543424" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aoap/1069786505" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ledoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3215143" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04166945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Saunois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02380422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24922-9_29" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946665v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hardy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guellier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02428002v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hodroj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_26" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286490.3286563" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548344" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580275v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2017.8171371" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316541v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397685v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354815v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778629" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305334v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354352v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2016.7778621" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082038v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fricker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01179377v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.27" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818650v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Straub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907374v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736922v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650095v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476330v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420559v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brasiliero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2009.62" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789582v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco V. Brasileiro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87779-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gramoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383834v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651145v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914843v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422782v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabice Guillemin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258121v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753202v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Moad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rivero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767751v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E. Rivero-Angeles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914908v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914899v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681995v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500504v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790973v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01622580v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075650v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05610951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05125505v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05161555v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04365696v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03837323v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178618v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01283064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653409v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00485667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Brasileiro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00355667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00239348v5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00241842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00279074v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123848v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182497v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00123245v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182443v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001261v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070700v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couvreur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Le Ny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Minaburo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Barbot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072494v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fortin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Telek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072852v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073383v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tuffin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073804v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073685v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073684v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupuis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074083v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Simonian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074697v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leguesdron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pellaumail" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076975v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075061v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075739v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075695v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Ciardo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Marie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishor S. Strivedi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075764v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075969v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>