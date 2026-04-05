--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1182,295 +1182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid metaheuristic for the minimum labeling spanning tree problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remembering winter was coming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Queiroga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serigne Abdoulaye Gueye</w:t>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Larson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.044⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266929v1</w:t>
+                <w:t xml:space="preserve">hal-02278188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remembering winter was coming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martha Larson</w:t>
+                <w:t xml:space="preserve">A hybrid metaheuristic for the minimum labeling spanning tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Gouveia Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Linarès</w:t>
+                <w:t xml:space="preserve">Eduardo Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Satoru Ochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucídio dos Anjos Formiga Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Abdoulaye Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2018.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278188v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Neighborhood Exploration Approach with Multi-start for Extend Generalized Block-modeling</w:t>
               </w:r>
@@ -1853,568 +1853,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t>
+                <w:t xml:space="preserve">0-1 Quadratic Knapsack Problems: An Exact Approach Based on a $t$-Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+                <w:t xml:space="preserve">D. Quadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.1449-1468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110820762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00466721v1</w:t>
+                <w:t xml:space="preserve">hal-05558725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A MIP-based local search method for the railway rescheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.20384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00528030v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00466721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis on the all pairs q-route flows in a network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madiagne Diallo</w:t>
+                <w:t xml:space="preserve">SAPI: Statistical Analysis of Propagation of Incidents. A new approach for Rescheduling Trains after disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (1), pp.227-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2009.00698.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00459975v1</w:t>
+                <w:t xml:space="preserve">emse-00528030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearization framework for unconstrained quadratic (0-1) problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis on the all pairs q-route flows in a network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiagne Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.01.028⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2009.00698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317480v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A linearization framework for unconstrained quadratic (0-1) problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2008.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Miniaturized” Linearizations for Quadratic 0/1 Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 140 (1), pp.235-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-005-3973-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2424,51 +2541,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes exactes de simplifications pour le MA-TSP-PR-DL : élimination des sous-trajets non-pertinents et décomposition trajets/affectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2497,73 +2614,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème de localisation de Commerces et de Parkings en zone Commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2592,73 +2709,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport-Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème du voyageur de Commerce avec Contrainte de Stationnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2687,298 +2804,298 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bordeaux, France. p. 151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative Smoothing: Dynamic Conversational Network for the Analysis of TV Series Plots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Dynamics in Networks (DyNo) / IEEE-ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Francisco, United States. pp.1111-1118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ASONAM.2016.7752379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276708v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de réseaux dynamiques conversationnels par lissage narratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed vs relocations for which accessibility ? The case of the Ring of Sciences in Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2987,292 +3104,292 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Transport Research - WCTR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes d'affectation quadratique : contributions théoriques et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du RECITS, USTHB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Algers, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual speaker diarization of TV series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia. pp.4799-4803, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse versus relocalisations pour quelle accessibilité ? L'exemple de l'anneau des sciences dans le Grand Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3281,119 +3398,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème séminaire francophone Est-Ouest de socio-économie des transports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear formulation with O(n^2 ) variables for the quadratic assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3409,73 +3526,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Melnikava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3517,87 +3634,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,168 +3742,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Accuracy 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lansing, United States. pp. 76-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de colonnes pour la résolution d'un problème d'allocation de postes d'amarrage (Berth Allocation Problem (BAP))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Moeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unreliable Facility Location Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3802,73 +3919,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Conference of the University of Toronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization Techniques for the p-median problem with unreliable facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3884,73 +4001,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilinear Programming Formulation for the p-median problem with unreliable facilties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3966,502 +4083,502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations Quadratique et Linéaire pour l'Affectation de Navires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Etienne, France. p.841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 0-1 linear programming formulation for the Berth Assignment Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Logistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2011.5939402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Generalization of the Optimal Linear Arrangement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">'European Chapter on Combinatorial Optimization (ECCO XXIV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affectation de Navires dans les Terminaux Portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plateforme Association Française d'Intelligence Artificielle (AFIA'2011), Tutoriel Recherche Opérationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A t-linearization to exactly solve 0-1 quadratic knapsack problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Carlos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,277 +4593,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Mixed Integer Nonlinear Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIP and quadratic models for railway rescheduling and berth allocation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GREFELOT, ENPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00457921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescheduling Flights, Aircraft, and Passengers Simultaneously under Disrupted Operations - A Mathematical Programming Approach based on Statistical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4761,1225 +4878,1225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGIFORS Airline Operations 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Atlanta, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00468017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations. A Comparative Analysis of Models, Solution Methods,and Their Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPAIOR 2009. 6th International Conference on Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Pittsburgh, United States. pp.312-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00457455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode hybride PPC/PLNE pour le réordonnancement de plan de circulation ferroviaire en cas d'incident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2009. 10éme Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00457931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving a Berth Allocation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Conference on Operations Research (EURO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bonn, Germany. p.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the T_Linearization to the Quadratic Knapsack Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Carlos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Quadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margauld Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quadratic Model and A Heuristic for Sizing an Hybrid Renewable Energy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belfkira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operational Research Practice in Africa (ORPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new solution scheme in disruption management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2009. 23rd European Conference on Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00470403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a varying capacity on the all pairs 2-route network flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiagne Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Latin-American Algorithms, Graphs and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Gramado, Brazil. pp.59-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2009.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transportation network equilibrium study of Dakar agglomeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORPA/INFORMS/IFORS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constraint Programming model for the Train Timetabling and Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Liess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France. p.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Analysis of Propagation of Incidents for rescheduling simultaneously flights and passengers under disturbed operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international conference on NonConvex Programming : Local and Global approaches. Theory, Algorithms and Applications, NCP'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02467584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover and lifting cuts for unconstrained quadratic 0-1 problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Alabboud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international conference on NonConvex Programming: Local and Global approaches. Theory, Algorithms and Applications, NCP07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming and Linear Programming for Quadratic 0-1 Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5995,263 +6112,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact solution for bivalent quadratic problems using semidefinite bound and fixing criterions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Alabboud,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMODE'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurística para la resolución de problema de linea de montaje en la automoción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gómez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congerso de Ingenieria de Organización (CIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oviedo-Gijón, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-bound algorithm for the graph partitioning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6267,181 +6384,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de resolution search au RCPSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Demassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6457,440 +6574,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Africaine de Recherche Opérationnelle (CARO I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation automatique de modèles acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization Techniques for unconstrained 0/1 Quadratic problems</w:t>
+                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Latino-Iberoamericano de Investigación de Operaciones (XI CLAIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">Journées de l'OPTimisation (JOPT'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montréal, Canada. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467698v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
+                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'OPTimisation (JOPT'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montréal, Canada. pp.68</w:t>
+              <w:t xml:space="preserve">Combinatorial Optimization (CO'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. p.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467954v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
+                <w:t xml:space="preserve">Linearization Techniques for unconstrained 0/1 Quadratic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Optimization (CO'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. p.60</w:t>
+              <w:t xml:space="preserve">Congreso Latino-Iberoamericano de Investigación de Operaciones (XI CLAIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467948v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6906,73 +7023,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization Techniques for 0/1 Quadratic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6988,73 +7105,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute for Operations Research (INFORMS'2001) International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles techniques de linéarisation pour la programmation en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7070,73 +7187,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANcophones de Recherche Opérationnelle (FRANCORO'2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-bound and quadratic programming for graph bipartitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7152,73 +7269,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Numerical experiments on the graph bipartitionning problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7234,51 +7351,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference for the International Federation of Operational Research Societies (IFORS'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7288,358 +7405,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency Variables Formulation for the Minimum Linear Arrangement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Moeini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pinson, Eric and Valente, Fernando and Vitoriano, Begoña. Springer International Publishing, 509, pp.95--107, 2015, 978-3-319-17508-9 978-3-319-17509-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming and Mixed Integer Linear Programming for Rescheduling Trains under Disrupted Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuna-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.312-313, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-01929-6_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio Selection under Piecewise Affine Transaction Costs: An Integer Quadratic Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lemrabott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Yassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rakotondratsimba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.190-196, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7649,258 +7766,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Analysis of Dynamic Conversational Networks from TV Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Linarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mehmet Kaya; Jalal Kawash; Suheil Khoury; Min-Yuh Day. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.55-84, 2018, Lecture Notes in Social Networks, 978-3-319-78195-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543938v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency Variables Formulation for the Minimum Linear Arrangement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Moeini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pinson, Eric and Valente, Fernando and Vitoriano, Begoña. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 509, Springer International Publishing, pp.95--107, 2015, 978-3-319-17508-9 978-3-319-17509-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17509-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7910,78 +8027,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated aircraft-passenger recovery approach for airline disruption management based on mathematical programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Acuña-Agost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,321 +8106,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving a Berth Assignment Problem</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+                <w:t xml:space="preserve">A Preprocessing Technique for Quadratic Unconstrained Binary Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Abdoulaye Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457954v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiques d’ordonnancement ferroviaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving a Berth Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469224v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématiques d’ordonnancement ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Liess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming and Linear Programming for Quadratic 0-1 Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8313,243 +8505,243 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on solving QUBO with neutral-atoms quantum machines, linearization and preprocessing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley da Silva Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Terrasson de Montleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avignon Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouvelles dynamiques de localisation des ménages et des activités dans les territoires urbains pour découpler accessibilité et mobilité automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Balac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ciari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Subvention 11-MT6PREDITG06-5-CVS-053, UMR Espace, Université d'Avignon; UMR Espace, Université de Nice; ETH Zurich; Laboratoire d'informatique d'Avignon, Université d'Avignon; UNIVERSITE Nice Sophia Antipolis; LET. 2015, pp.186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01708490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8559,105 +8751,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATSIM Simulation of agents movement in Dakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8725,51 +8917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC6B7981"/>
+    <w:nsid w:val="A80F7441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8956,51 +9148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serigne-gueye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-8543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072392843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2025.100914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Gupta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3446188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Farias De Sousa Filho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Satoru Ochi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Geremia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orms.2021.02.11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays A. Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gabrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ramalhinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri W. Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12020022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00549-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;dio dos Anjos Formiga Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0099-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Knechtel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-014-0033-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozart B.C. Menezes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2015.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiagne Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00698.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XNCKZX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.01.028" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458420v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-005-3973-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/677F64428A2191521D1D86205746025A6CB77079/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946339v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466260v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939402" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469062v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468013v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467389v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margauld Leblond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.11.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RWPZKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467396v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467405v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liess" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325437v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alabboud," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yassine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467597v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325428v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467698v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467963v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464014v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemrabott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rakotondratsimba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304510v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457954v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551754v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312671v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley da Silva Coelho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Terrasson de Montleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469051v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serigne-gueye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-8543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072392843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2025.100914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Gupta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3446188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Farias De Sousa Filho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Satoru Ochi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Geremia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orms.2021.02.11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays A. Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gabrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ramalhinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri W. Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12020022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00549-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;dio dos Anjos Formiga Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0099-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Knechtel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-014-0033-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozart B.C. Menezes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2015.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110820762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiagne Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00698.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XNCKZX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.01.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-005-3973-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/677F64428A2191521D1D86205746025A6CB77079/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margauld Leblond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.11.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RWPZKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liess" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alabboud," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemrabott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rakotondratsimba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457954v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley da Silva Coelho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Terrasson de Montleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>