--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -8917,51 +8917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A80F7441"/>
+    <w:nsid w:val="F122805A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>