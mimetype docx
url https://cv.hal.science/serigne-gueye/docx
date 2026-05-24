--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -3474,217 +3474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear formulation with O(n^2 ) variables for the quadratic assignment problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Melnikava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946339v1</w:t>
+                <w:t xml:space="preserve">hal-00946434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la vie urbaine pour une ville plus durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alena Melnikava</w:t>
+                <w:t xml:space="preserve">A linear formulation with O(n^2 ) variables for the quadratic assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946434v1</w:t>
+                <w:t xml:space="preserve">hal-00946339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to find the robust center for a set of demand points, based on Lp-norms and bootstrap</w:t>
               </w:r>
@@ -6332,748 +6332,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-bound algorithm for the graph partitioning problem</w:t>
+                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence Africaine de Recherche Opérationnelle (CARO I)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Ouagadougou, Burkina Faso</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467637v1</w:t>
+                <w:t xml:space="preserve">hal-02467623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de resolution search au RCPSP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A branch-and-bound algorithm for the graph partitioning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Programming (ISMP'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468023v1</w:t>
+                <w:t xml:space="preserve">hal-02467637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de resolution search au RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Demassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Africaine de Recherche Opérationnelle (CARO I)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Ouagadougou, Burkina Faso</w:t>
+              <w:t xml:space="preserve">Ecole d’Automne de Recherche Opérationnelle (EARO’03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France. pp 28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467623v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation automatique de modèles acoustiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées de l'OPTimisation (JOPT'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Montréal, Canada. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318242v1</w:t>
+                <w:t xml:space="preserve">hal-02467954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
+                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'OPTimisation (JOPT'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Montréal, Canada. pp.68</w:t>
+              <w:t xml:space="preserve">Combinatorial Optimization (CO'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. p.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467954v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations linéaires miniaturisées pour problèmes quadratiques en variables binaires</w:t>
+                <w:t xml:space="preserve">Linearization Techniques for unconstrained 0/1 Quadratic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Optimization (CO'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. p.60</w:t>
+              <w:t xml:space="preserve">Congreso Latino-Iberoamericano de Investigación de Operaciones (XI CLAIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Concepcion, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467948v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearization Techniques for unconstrained 0/1 Quadratic problems</w:t>
+                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Latino-Iberoamericano de Investigación de Operaciones (XI CLAIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Concepcion, Chile</w:t>
+              <w:t xml:space="preserve">4ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467698v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un schéma de linéarisation pour les problèmes quadratiques en variables binaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécialisation automatique de modèles acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nocera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.20-22</w:t>
+              <w:t xml:space="preserve">JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467957v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization Techniques for 0/1 Quadratic Programming</w:t>
               </w:r>
@@ -8917,51 +8917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F122805A"/>
+    <w:nsid w:val="DBEAAEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9148,51 +9148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serigne-gueye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-8543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072392843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2025.100914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Gupta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3446188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Farias De Sousa Filho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Satoru Ochi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Geremia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orms.2021.02.11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays A. Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gabrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ramalhinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri W. Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12020022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00549-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;dio dos Anjos Formiga Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0099-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Knechtel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-014-0033-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozart B.C. Menezes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2015.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110820762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiagne Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00698.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XNCKZX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.01.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-005-3973-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/677F64428A2191521D1D86205746025A6CB77079/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margauld Leblond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.11.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RWPZKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liess" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alabboud," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467948v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467957v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemrabott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rakotondratsimba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457954v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley da Silva Coelho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Terrasson de Montleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/serigne-gueye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7217-8543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072392843" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michelon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2025.100914" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Kumar Gupta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Azouzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Richier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2024.3446188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koehler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Farias De Sousa Filho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Satoru Ochi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13571" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna Agost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Geremia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia da Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orms.2021.02.11" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays A. Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Gabrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Ramalhinho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Oliver" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri W. Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi12020022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bald&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-020-00549-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Melnikava" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320913034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;dio dos Anjos Formiga Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-018-0099-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.09.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheli Knechtel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.03.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sahuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2018.04.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455903v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-014-0033-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozart B.C. Menezes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2015.07.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558725v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quadri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110820762" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acu&#241;a-Agost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP2RBHHB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiagne Diallo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2009.00698.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XNCKZX9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317480v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2008.01.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458420v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-005-3973-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/677F64428A2191521D1D86205746025A6CB77079/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465466v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313080v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178882" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946338v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2011.5939402" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XBN5M966-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00457931v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466341v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margauld Leblond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551476v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belfkira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2009.11.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RWPZKS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Liess" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02467584v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alabboud," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yassine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325428v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto G&#243;mez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467623v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468023v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demassey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467954v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467948v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467957v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318242v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lefort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467963v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17509-6_7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463996v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Acuna-Agost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lemrabott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rakotondratsimba" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_21" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00528028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457954v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469224v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley da Silva Coelho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Terrasson de Montleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Balac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>