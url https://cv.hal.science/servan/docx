--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Servan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2306-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147053609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qui suis-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD), mes principaux centres d’intérêt en recherche sont l’Apprentissage Automatique et l'évaluation appliqué au Traitement Automatique des Langues (TAL - NLP), la Compréhension de la Langue dans le cadre d'un système de dialogue ou de Recherche d'Information, la Traduction Automatique Statistique (TAS) de la Parole, et plus généralement le TAL (écrits comme vocaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernièrement, mes recherches se concentrent sur l'utilisabilité et l'évaluation des Grands Modèles de Langue LLM et, plus particulièrement, dans le domaine de la compréhension de la parole dans le cadre d'un système de question-réponse et dans le domaine du TAL bio-médical.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Servan est actuellement  Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, il a obtenu un Doctorat (2008) en informatique, spécialité Traitement Automatique de la Langue Naturelle Écrite et Orale à l’Université d’Avignon. Il a travaillé 1 an, en 2009, au CEA-LIST en tant que chercheur en TAL multilingue. En 2010, il fut recruté 3 ans comme chercheur post-doctorant en Traduction Automatique Statistique (TAS) à l’Université du Maine (Le Mans) dans l’équipe Speech and Language Technology. Il a poursuivi mes recherches en TAS sur l’adaptation au domaine en 2013 au Xerox Research Centre Europe comme Research Scientist, dans un cadre international (la langue de travail au XRCE étant l'Anglais) pour rejoindre en 2015, le GETALP à l'université de Grenoble. Après 18 mois chez Systran en 2016, il rejoint Qwant de janvier 2018  pour continuer mes recherches sur les réseaux de neurones profonds et étudier le TAL appliqué au domaine de la Recherche d'Information.De mars 2024 à novembre 2025, il rejoins l'équipe SEME du LISN et partage son expérience en apprentissage automatique et l'évaluation pour le TAL dans un cadre dynamique, notamment dans le domaine médical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il est impliqué au sein du Conseil d'Administration de l'ATALA (l'association francophone pour le Traitement Automatique des Langues - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dont il fut président et vice-président avec Iris Eshkol-Taravella de 2020 à 2025. Depuis 2019, il est membre du Comité d'Orientation de l'ARIA (Association pour la Recherche d'Information et Applications - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://asso-aria.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre du Bureau de l'ARIA depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour le TAP et le TAL (ML4NLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la langue (NLU/SLU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de dialogue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de Recherche d'Information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profonds (DNN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de mots dans un espace continu (word embeddings)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Automatique Statistique (SMT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de Confiance (Confidence Estimation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Domaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage Automatique pour le TAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisabilité des modèles Neuronnaux pour le TAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploration et création de modèles de type Transformer pour le TAL & les systèmes de Question-Réponse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profond pour la TAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Exploration de différentes méthodes pour l’estimation de scores de confiance à travers les Réseaux de Neurones Profonds. Ces travaux font suite à mes recherches sur la mise-à-jour des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres avec le Modèle Transférable de Croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai exploré une méthode originale d’estimation de paramètres du modèle de traduction. Je m’intéresse aux différentes méthodes permettant l’amélioration des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation Multi-Critère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de différentes métriques en même temps lors du processus d’optimisation de poids de paramètres d’un système de traduction statistique. Effectué dans le cadre du projet de la DARPA, GALE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la parole et systèmes de dialogues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique et Compréhension de la Parole dans le cadre d’un Dialogue Homme-Machine Téléphonique à Initiative Mixte</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J’ai exploré la problématique de la compréhension de la parole à travers des approches statistiques dans le contexte d’un dialogue puis de coupler plus efficacement la compréhension et la transcription de la parole dans le cadre d’une réservation d’hôtel. Financé par le projet Technolangue/Evalda/MEDIA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération de réponse pour un système de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant un analyseur morpho-syntaxique profond, j’ai proposé une approche permettant l’extraction de patrons contenant des informations syntaxiques pour la génération de texte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la parole multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coupler la compréhension de la parole et la traduction automatique statistique dans le cadre du projet Européen EU LUNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classication et routage d’appel téléphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d’un prototypage rapide d’un système de classication et de routage d’appel combinant des approches issues de la compréhension de la parole et de l’adaptation au domaine. Effectué dans lecadre d’une étude pour le département de Vaucluse, transposition du site Vos droits et démarches .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant expert en Systèmes de Dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lors d'un projet interne chez Xerox, j'ai conseillé les chercheurs et les responsables de projets sur le prototypage et la réalisation de systèmes de dialogues. Cela inclu un Etat de l'Art et une étude approfondie des débouchés de ce type de système.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction Automatique Statistique de la parole et du texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération automatique de paire de segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant une terminologie spécifique, j’ai proposé de l’insérer dans le modèle de traduction en y ajoutant un contexte. Ce contexte est extrapolé à partir des données existantes dans le modèle de traduction. Travaux effectués dans le cadre du projet européen TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au domaine/document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. À travers différentes approches classiques, j’ai étudié la possibilité d’adapter les modèles de traduction et de language dans le cadre de la traduction d’un document écrit ou oral. Travaux eectués dans le cadre des projets européens MateCAT & TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise-à-jour automatique de modèles de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans le cadre d’une traduction assistée par ordinateur, j’ai exploré une approche permettant la mise-à-jour du modèle de traduction à partir de données post-éditée par des traducteurs professionels. Travaux eectués dans le cadre du projet européen MateCAT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignement d’expressions idiomatiques et de mots composés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de la combinaisons de l’analyse syntaxique, d’informations lexicales et d’approche statistique an d’améliorer les dictionnaires bilingues. Eectué dans le cadre du projet ANR WebCrossling.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans les plupart des projets auxquels j'ai participé, mon implication s'est matérialisée par une participation active à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de travail avec les membres des consortium,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vers les instances de contrôle (principalement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de workpackage)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">proposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'ai notamment initié deux articles communs entre plusieurs partenaires d'un consortium pour les pojets TransLectures et MateCAT. Ce dernier article a été réécrit pour pour être publié en revue.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour Qwant:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA ANSWER (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">consortium leader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 AI4EU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 SocialTruth</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA MOSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR KodiCare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En outre, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de workpackages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans les projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OpenNMT (Systran)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAPYRUS (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KEHATH (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TransLectures (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MateCAT (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA TRAD (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technolangue/Evalda/Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et participé aux projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DARPA GALE (DARPA - USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EuroMatrixPlus (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WebCrossLing (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LUNA (EU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'encadre des étudiants en stage de Master, mais également ponctuellement, des étudiants en thèse (pour un projet ou une publication). J'ai orienté les travaux de recherche doctoraux de Tien LE (GETAP), Alexandre, Frédéric BLAIN, AlexandreBERARD, ainsi que deux étudiants de Master 2 Recherche au LIG (GETALP), 5 étudiants de M2 à QWANT.Enfin, j'ai co-encadré la thèse de Oralie CATTAN, doctorante chez QWANT et à Paris-Orsay au LISN, thèse soutenue en décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuelle, je participe à l'encadrement de Pierre Lepagnol, Iskandar Boucharenc et Aygalic Jara sur les domaines applicatifs des LLM en TAL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrALBERT :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> un modèle de type BERT léger pour le français (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://huggingface.co/qwant/fralbert-base</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">METEOR-E :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> une extention de la métrique METEOR incluant les Word Embeddings (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/METEOR-E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIG-WCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : J'ai suppervisé la finalisation et le packaging de l'outil pour les mesures de confiance du GETALP du LIG (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/besacier/WCE-LIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un outil pour mesurer le score de Translation Edit Rate (TER) en C++ pour la TAS. Il est utilisé dans Moses et dans Travatar (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : extention de TERcpp utilisant les Word Embeddings permettant également d'estimer un WER augmenté avec les Embeddings, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WER-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp-embeddings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple Similarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Un outil de recherche d’information pour faire un simple tf-idf ou, au choix, une mesure bm25 afin de mesurer la distance en deux documents ou phrase avec la mesure cosine, qui peut être combinée à une option de vectorisation. Codé en C++ (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/cpp-similarity/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faisant partie de l’équipe de développeur de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ma principale contribution est la mise en place de la première version d’optimisation de poids de paramètres multi-critère (à l’aide de plusieurs métriques en même temps) (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/moses-smt/mosesdecoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Multiple Metrics with MERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Atomic Propositions help weak extractors: Evaluation of a Propositioner for triplet extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El-Ebshihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa-Anke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.60-66, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de détection d'intention pour un moteur de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Research @DEFT 2019 : appariement de documents et extraction d'informations à partir de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen de Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Défi Fouilles de Texte 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whole Document Context in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Quang Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation par enrichissement terminologique en traduction automatique statistique fondée sur la génération et le filtrage de bi-segments virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dymetman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data Selection Techniques for the Translation of Video Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Wuebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martínez-Villaronga Adrià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eleventh biennial conference of the Association for Machine Translation in the Americas (AMTA-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMTA, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation de paramètres en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of phrase probabilities for Statistical Machine Translation by using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Linguistics (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cross-Language Information Retrieval for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Translation Model Adaptation Using Monolingual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.284-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Machine Translation Based on Cross-language Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Spoken Language Translation (IWSLT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Word Alignment Approach to Improve Translation Lexicons with Compound Words and Idiomatic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bouzaglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Translating and the Computer Conference - ASLIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel : application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image search using multilingual texts: a cross-modal learning approach between image and text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nivaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] qwant research. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et compréhension dans le cadre d’un dialogue homme-machine téléphonique à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00591997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Servan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2306-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147053609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qui suis-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD), mes principaux centres d’intérêt en recherche sont l’Apprentissage Automatique et l'évaluation appliqué au Traitement Automatique des Langues (TAL - NLP), la Compréhension de la Langue dans le cadre d'un système de dialogue ou de Recherche d'Information, la Traduction Automatique Statistique (TAS) de la Parole, et plus généralement le TAL (écrits comme vocaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernièrement, mes recherches se concentrent sur l'utilisabilité et l'évaluation des Grands Modèles de Langue LLM et, plus particulièrement, dans le domaine de la compréhension de la parole dans le cadre d'un système de question-réponse et dans le domaine du TAL bio-médical.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Servan est actuellement  Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, il a obtenu un Doctorat (2008) en informatique, spécialité Traitement Automatique de la Langue Naturelle Écrite et Orale à l’Université d’Avignon. Il a travaillé 1 an, en 2009, au CEA-LIST en tant que chercheur en TAL multilingue. En 2010, il fut recruté 3 ans comme chercheur post-doctorant en Traduction Automatique Statistique (TAS) à l’Université du Maine (Le Mans) dans l’équipe Speech and Language Technology. Il a poursuivi mes recherches en TAS sur l’adaptation au domaine en 2013 au Xerox Research Centre Europe comme Research Scientist, dans un cadre international (la langue de travail au XRCE étant l'Anglais) pour rejoindre en 2015, le GETALP à l'université de Grenoble. Après 18 mois chez Systran en 2016, il rejoint Qwant de janvier 2018  pour continuer mes recherches sur les réseaux de neurones profonds et étudier le TAL appliqué au domaine de la Recherche d'Information.De mars 2024 à novembre 2025, il rejoins l'équipe SEME du LISN et partage son expérience en apprentissage automatique et l'évaluation pour le TAL dans un cadre dynamique, notamment dans le domaine médical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il est impliqué au sein du Conseil d'Administration de l'ATALA (l'association francophone pour le Traitement Automatique des Langues - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dont il fut président et vice-président avec Iris Eshkol-Taravella de 2020 à 2025. Depuis 2019, il est membre du Comité d'Orientation de l'ARIA (Association pour la Recherche d'Information et Applications - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://asso-aria.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre du Bureau de l'ARIA depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour le TAP et le TAL (ML4NLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la langue (NLU/SLU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de dialogue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de Recherche d'Information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profonds (DNN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de mots dans un espace continu (word embeddings)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Automatique Statistique (SMT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de Confiance (Confidence Estimation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Domaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage Automatique pour le TAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisabilité des modèles Neuronnaux pour le TAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploration et création de modèles de type Transformer pour le TAL & les systèmes de Question-Réponse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profond pour la TAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Exploration de différentes méthodes pour l’estimation de scores de confiance à travers les Réseaux de Neurones Profonds. Ces travaux font suite à mes recherches sur la mise-à-jour des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres avec le Modèle Transférable de Croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai exploré une méthode originale d’estimation de paramètres du modèle de traduction. Je m’intéresse aux différentes méthodes permettant l’amélioration des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation Multi-Critère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de différentes métriques en même temps lors du processus d’optimisation de poids de paramètres d’un système de traduction statistique. Effectué dans le cadre du projet de la DARPA, GALE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la parole et systèmes de dialogues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique et Compréhension de la Parole dans le cadre d’un Dialogue Homme-Machine Téléphonique à Initiative Mixte</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J’ai exploré la problématique de la compréhension de la parole à travers des approches statistiques dans le contexte d’un dialogue puis de coupler plus efficacement la compréhension et la transcription de la parole dans le cadre d’une réservation d’hôtel. Financé par le projet Technolangue/Evalda/MEDIA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération de réponse pour un système de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant un analyseur morpho-syntaxique profond, j’ai proposé une approche permettant l’extraction de patrons contenant des informations syntaxiques pour la génération de texte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la parole multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coupler la compréhension de la parole et la traduction automatique statistique dans le cadre du projet Européen EU LUNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classication et routage d’appel téléphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d’un prototypage rapide d’un système de classication et de routage d’appel combinant des approches issues de la compréhension de la parole et de l’adaptation au domaine. Effectué dans lecadre d’une étude pour le département de Vaucluse, transposition du site Vos droits et démarches .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant expert en Systèmes de Dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lors d'un projet interne chez Xerox, j'ai conseillé les chercheurs et les responsables de projets sur le prototypage et la réalisation de systèmes de dialogues. Cela inclu un Etat de l'Art et une étude approfondie des débouchés de ce type de système.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction Automatique Statistique de la parole et du texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération automatique de paire de segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant une terminologie spécifique, j’ai proposé de l’insérer dans le modèle de traduction en y ajoutant un contexte. Ce contexte est extrapolé à partir des données existantes dans le modèle de traduction. Travaux effectués dans le cadre du projet européen TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au domaine/document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. À travers différentes approches classiques, j’ai étudié la possibilité d’adapter les modèles de traduction et de language dans le cadre de la traduction d’un document écrit ou oral. Travaux eectués dans le cadre des projets européens MateCAT & TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise-à-jour automatique de modèles de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans le cadre d’une traduction assistée par ordinateur, j’ai exploré une approche permettant la mise-à-jour du modèle de traduction à partir de données post-éditée par des traducteurs professionels. Travaux eectués dans le cadre du projet européen MateCAT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignement d’expressions idiomatiques et de mots composés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de la combinaisons de l’analyse syntaxique, d’informations lexicales et d’approche statistique an d’améliorer les dictionnaires bilingues. Eectué dans le cadre du projet ANR WebCrossling.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans les plupart des projets auxquels j'ai participé, mon implication s'est matérialisée par une participation active à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de travail avec les membres des consortium,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vers les instances de contrôle (principalement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de workpackage)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">proposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'ai notamment initié deux articles communs entre plusieurs partenaires d'un consortium pour les pojets TransLectures et MateCAT. Ce dernier article a été réécrit pour pour être publié en revue.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour Qwant:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA ANSWER (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">consortium leader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 AI4EU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 SocialTruth</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA MOSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR KodiCare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En outre, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de workpackages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans les projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OpenNMT (Systran)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAPYRUS (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KEHATH (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TransLectures (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MateCAT (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA TRAD (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technolangue/Evalda/Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et participé aux projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DARPA GALE (DARPA - USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EuroMatrixPlus (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WebCrossLing (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LUNA (EU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'encadre des étudiants en stage de Master, mais également ponctuellement, des étudiants en thèse (pour un projet ou une publication). J'ai orienté les travaux de recherche doctoraux de Tien LE (GETAP), Alexandre, Frédéric BLAIN, AlexandreBERARD, ainsi que deux étudiants de Master 2 Recherche au LIG (GETALP), 5 étudiants de M2 à QWANT.Enfin, j'ai co-encadré la thèse de Oralie CATTAN, doctorante chez QWANT et à Paris-Orsay au LISN, thèse soutenue en décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuelle, je participe à l'encadrement de Pierre Lepagnol, Iskandar Boucharenc et Aygalic Jara sur les domaines applicatifs des LLM en TAL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrALBERT :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> un modèle de type BERT léger pour le français (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://huggingface.co/qwant/fralbert-base</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">METEOR-E :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> une extention de la métrique METEOR incluant les Word Embeddings (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/METEOR-E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIG-WCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : J'ai suppervisé la finalisation et le packaging de l'outil pour les mesures de confiance du GETALP du LIG (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/besacier/WCE-LIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un outil pour mesurer le score de Translation Edit Rate (TER) en C++ pour la TAS. Il est utilisé dans Moses et dans Travatar (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : extention de TERcpp utilisant les Word Embeddings permettant également d'estimer un WER augmenté avec les Embeddings, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WER-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp-embeddings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple Similarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Un outil de recherche d’information pour faire un simple tf-idf ou, au choix, une mesure bm25 afin de mesurer la distance en deux documents ou phrase avec la mesure cosine, qui peut être combinée à une option de vectorisation. Codé en C++ (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/cpp-similarity/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faisant partie de l’équipe de développeur de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ma principale contribution est la mise en place de la première version d’optimisation de poids de paramètres multi-critère (à l’aide de plusieurs métriques en même temps) (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/moses-smt/mosesdecoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Multiple Metrics with MERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propositionneurs multilingues : formalisation, évaluation et interprétabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA; ATALA, Jun 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diversity Diet for a Healthier Model: A Case Study of French ModernBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Association for Computational Linguistics (ACL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interprétabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El-Ebshihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa-Anke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.60-66, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de détection d'intention pour un moteur de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Research @DEFT 2019 : appariement de documents et extraction d'informations à partir de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen de Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Défi Fouilles de Texte 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whole Document Context in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Quang Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation par enrichissement terminologique en traduction automatique statistique fondée sur la génération et le filtrage de bi-segments virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dymetman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data Selection Techniques for the Translation of Video Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Wuebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martínez-Villaronga Adrià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eleventh biennial conference of the Association for Machine Translation in the Americas (AMTA-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMTA, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation de paramètres en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of phrase probabilities for Statistical Machine Translation by using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Linguistics (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cross-Language Information Retrieval for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Translation Model Adaptation Using Monolingual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.284-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Machine Translation Based on Cross-language Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Spoken Language Translation (IWSLT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Word Alignment Approach to Improve Translation Lexicons with Compound Words and Idiomatic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bouzaglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Translating and the Computer Conference - ASLIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel : application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image search using multilingual texts: a cross-modal learning approach between image and text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nivaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] qwant research. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et compréhension dans le cadre d’un dialogue homme-machine téléphonique à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00591997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9021B3C"/>
+    <w:nsid w:val="58993E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F78E5221"/>
+    <w:nsid w:val="8824943B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E702E293"/>
+    <w:nsid w:val="01ED3292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EBBF7295"/>
+    <w:nsid w:val="FF277701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A4EDD1B"/>
+    <w:nsid w:val="B7667979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B1F8992F"/>
+    <w:nsid w:val="CCC6138B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="D07A83DA"/>
+    <w:nsid w:val="457564F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="34191A67"/>
+    <w:nsid w:val="DBF72EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="8629E876"/>
+    <w:nsid w:val="BA3D1513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4D48CAC6"/>
+    <w:nsid w:val="45731CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/servan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-7075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147053609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asso-aria.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qwant/fralbert-base" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/METEOR-E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/besacier/WCE-LIG" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp-embeddings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/cpp-similarity/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/moses-smt/mosesdecoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768512v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157888v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Wuebker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Villaronga Adri&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gim&#233;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Juan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Bouamor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaoua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Ny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouzaglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00480199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivaggioli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG0173" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/servan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-7075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147053609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asso-aria.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qwant/fralbert-base" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/METEOR-E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/besacier/WCE-LIG" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp-embeddings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/cpp-similarity/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/moses-smt/mosesdecoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768512v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Wuebker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Villaronga Adri&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gim&#233;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Juan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Bouamor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaoua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Ny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouzaglou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00480199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivaggioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG0173" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>