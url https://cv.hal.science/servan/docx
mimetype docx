--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Servan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2306-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147053609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qui suis-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD), mes principaux centres d’intérêt en recherche sont l’Apprentissage Automatique et l'évaluation appliqué au Traitement Automatique des Langues (TAL - NLP), la Compréhension de la Langue dans le cadre d'un système de dialogue ou de Recherche d'Information, la Traduction Automatique Statistique (TAS) de la Parole, et plus généralement le TAL (écrits comme vocaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernièrement, mes recherches se concentrent sur l'utilisabilité et l'évaluation des Grands Modèles de Langue LLM et, plus particulièrement, dans le domaine de la compréhension de la parole dans le cadre d'un système de question-réponse et dans le domaine du TAL bio-médical.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Servan est actuellement  Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, il a obtenu un Doctorat (2008) en informatique, spécialité Traitement Automatique de la Langue Naturelle Écrite et Orale à l’Université d’Avignon. Il a travaillé 1 an, en 2009, au CEA-LIST en tant que chercheur en TAL multilingue. En 2010, il fut recruté 3 ans comme chercheur post-doctorant en Traduction Automatique Statistique (TAS) à l’Université du Maine (Le Mans) dans l’équipe Speech and Language Technology. Il a poursuivi mes recherches en TAS sur l’adaptation au domaine en 2013 au Xerox Research Centre Europe comme Research Scientist, dans un cadre international (la langue de travail au XRCE étant l'Anglais) pour rejoindre en 2015, le GETALP à l'université de Grenoble. Après 18 mois chez Systran en 2016, il rejoint Qwant de janvier 2018  pour continuer mes recherches sur les réseaux de neurones profonds et étudier le TAL appliqué au domaine de la Recherche d'Information.De mars 2024 à novembre 2025, il rejoins l'équipe SEME du LISN et partage son expérience en apprentissage automatique et l'évaluation pour le TAL dans un cadre dynamique, notamment dans le domaine médical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il est impliqué au sein du Conseil d'Administration de l'ATALA (l'association francophone pour le Traitement Automatique des Langues - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dont il fut président et vice-président avec Iris Eshkol-Taravella de 2020 à 2025. Depuis 2019, il est membre du Comité d'Orientation de l'ARIA (Association pour la Recherche d'Information et Applications - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://asso-aria.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre du Bureau de l'ARIA depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour le TAP et le TAL (ML4NLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la langue (NLU/SLU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de dialogue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de Recherche d'Information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profonds (DNN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de mots dans un espace continu (word embeddings)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Automatique Statistique (SMT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de Confiance (Confidence Estimation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Domaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage Automatique pour le TAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisabilité des modèles Neuronnaux pour le TAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploration et création de modèles de type Transformer pour le TAL & les systèmes de Question-Réponse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profond pour la TAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Exploration de différentes méthodes pour l’estimation de scores de confiance à travers les Réseaux de Neurones Profonds. Ces travaux font suite à mes recherches sur la mise-à-jour des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres avec le Modèle Transférable de Croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai exploré une méthode originale d’estimation de paramètres du modèle de traduction. Je m’intéresse aux différentes méthodes permettant l’amélioration des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation Multi-Critère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de différentes métriques en même temps lors du processus d’optimisation de poids de paramètres d’un système de traduction statistique. Effectué dans le cadre du projet de la DARPA, GALE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la parole et systèmes de dialogues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique et Compréhension de la Parole dans le cadre d’un Dialogue Homme-Machine Téléphonique à Initiative Mixte</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J’ai exploré la problématique de la compréhension de la parole à travers des approches statistiques dans le contexte d’un dialogue puis de coupler plus efficacement la compréhension et la transcription de la parole dans le cadre d’une réservation d’hôtel. Financé par le projet Technolangue/Evalda/MEDIA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération de réponse pour un système de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant un analyseur morpho-syntaxique profond, j’ai proposé une approche permettant l’extraction de patrons contenant des informations syntaxiques pour la génération de texte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la parole multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coupler la compréhension de la parole et la traduction automatique statistique dans le cadre du projet Européen EU LUNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classication et routage d’appel téléphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d’un prototypage rapide d’un système de classication et de routage d’appel combinant des approches issues de la compréhension de la parole et de l’adaptation au domaine. Effectué dans lecadre d’une étude pour le département de Vaucluse, transposition du site Vos droits et démarches .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant expert en Systèmes de Dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lors d'un projet interne chez Xerox, j'ai conseillé les chercheurs et les responsables de projets sur le prototypage et la réalisation de systèmes de dialogues. Cela inclu un Etat de l'Art et une étude approfondie des débouchés de ce type de système.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction Automatique Statistique de la parole et du texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération automatique de paire de segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant une terminologie spécifique, j’ai proposé de l’insérer dans le modèle de traduction en y ajoutant un contexte. Ce contexte est extrapolé à partir des données existantes dans le modèle de traduction. Travaux effectués dans le cadre du projet européen TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au domaine/document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. À travers différentes approches classiques, j’ai étudié la possibilité d’adapter les modèles de traduction et de language dans le cadre de la traduction d’un document écrit ou oral. Travaux eectués dans le cadre des projets européens MateCAT & TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise-à-jour automatique de modèles de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans le cadre d’une traduction assistée par ordinateur, j’ai exploré une approche permettant la mise-à-jour du modèle de traduction à partir de données post-éditée par des traducteurs professionels. Travaux eectués dans le cadre du projet européen MateCAT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignement d’expressions idiomatiques et de mots composés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de la combinaisons de l’analyse syntaxique, d’informations lexicales et d’approche statistique an d’améliorer les dictionnaires bilingues. Eectué dans le cadre du projet ANR WebCrossling.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans les plupart des projets auxquels j'ai participé, mon implication s'est matérialisée par une participation active à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de travail avec les membres des consortium,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vers les instances de contrôle (principalement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de workpackage)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">proposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'ai notamment initié deux articles communs entre plusieurs partenaires d'un consortium pour les pojets TransLectures et MateCAT. Ce dernier article a été réécrit pour pour être publié en revue.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour Qwant:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA ANSWER (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">consortium leader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 AI4EU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 SocialTruth</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA MOSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR KodiCare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En outre, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de workpackages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans les projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OpenNMT (Systran)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAPYRUS (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KEHATH (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TransLectures (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MateCAT (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA TRAD (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technolangue/Evalda/Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et participé aux projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DARPA GALE (DARPA - USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EuroMatrixPlus (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WebCrossLing (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LUNA (EU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'encadre des étudiants en stage de Master, mais également ponctuellement, des étudiants en thèse (pour un projet ou une publication). J'ai orienté les travaux de recherche doctoraux de Tien LE (GETAP), Alexandre, Frédéric BLAIN, AlexandreBERARD, ainsi que deux étudiants de Master 2 Recherche au LIG (GETALP), 5 étudiants de M2 à QWANT.Enfin, j'ai co-encadré la thèse de Oralie CATTAN, doctorante chez QWANT et à Paris-Orsay au LISN, thèse soutenue en décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuelle, je participe à l'encadrement de Pierre Lepagnol, Iskandar Boucharenc et Aygalic Jara sur les domaines applicatifs des LLM en TAL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrALBERT :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> un modèle de type BERT léger pour le français (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://huggingface.co/qwant/fralbert-base</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">METEOR-E :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> une extention de la métrique METEOR incluant les Word Embeddings (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/METEOR-E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIG-WCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : J'ai suppervisé la finalisation et le packaging de l'outil pour les mesures de confiance du GETALP du LIG (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/besacier/WCE-LIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un outil pour mesurer le score de Translation Edit Rate (TER) en C++ pour la TAS. Il est utilisé dans Moses et dans Travatar (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : extention de TERcpp utilisant les Word Embeddings permettant également d'estimer un WER augmenté avec les Embeddings, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WER-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp-embeddings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple Similarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Un outil de recherche d’information pour faire un simple tf-idf ou, au choix, une mesure bm25 afin de mesurer la distance en deux documents ou phrase avec la mesure cosine, qui peut être combinée à une option de vectorisation. Codé en C++ (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/cpp-similarity/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faisant partie de l’équipe de développeur de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ma principale contribution est la mise en place de la première version d’optimisation de poids de paramètres multi-critère (à l’aide de plusieurs métriques en même temps) (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/moses-smt/mosesdecoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Multiple Metrics with MERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propositionneurs multilingues : formalisation, évaluation et interprétabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA; ATALA, Jun 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diversity Diet for a Healthier Model: A Case Study of French ModernBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Association for Computational Linguistics (ACL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interprétabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El-Ebshihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa-Anke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.60-66, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de détection d'intention pour un moteur de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Research @DEFT 2019 : appariement de documents et extraction d'informations à partir de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen de Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Défi Fouilles de Texte 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whole Document Context in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Quang Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation par enrichissement terminologique en traduction automatique statistique fondée sur la génération et le filtrage de bi-segments virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dymetman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data Selection Techniques for the Translation of Video Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Wuebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martínez-Villaronga Adrià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eleventh biennial conference of the Association for Machine Translation in the Americas (AMTA-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMTA, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation de paramètres en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of phrase probabilities for Statistical Machine Translation by using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Linguistics (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cross-Language Information Retrieval for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Translation Model Adaptation Using Monolingual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.284-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Machine Translation Based on Cross-language Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Spoken Language Translation (IWSLT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Word Alignment Approach to Improve Translation Lexicons with Compound Words and Idiomatic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bouzaglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Translating and the Computer Conference - ASLIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel : application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image search using multilingual texts: a cross-modal learning approach between image and text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nivaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] qwant research. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et compréhension dans le cadre d’un dialogue homme-machine téléphonique à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00591997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Servan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2306-7075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147053609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Qui suis-je ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD), mes principaux centres d’intérêt en recherche sont l’Apprentissage Automatique et l'évaluation appliqué au Traitement Automatique des Langues (TAL - NLP), la Compréhension de la Langue dans le cadre d'un système de dialogue ou de Recherche d'Information, la Traduction Automatique Statistique (TAS) de la Parole, et plus généralement le TAL (écrits comme vocaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dernièrement, mes recherches se concentrent sur l'utilisabilité et l'évaluation des Grands Modèles de Langue LLM et, plus particulièrement, dans le domaine de la compréhension de la parole dans le cadre d'un système de question-réponse et dans le domaine du TAL bio-médical.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Short Bio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Servan est actuellement  Chargé de Recherche au sein du Pôle Recherche de l'Agence Ministérielle pour l'IA de Défense (AMIAD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, il a obtenu un Doctorat (2008) en informatique, spécialité Traitement Automatique de la Langue Naturelle Écrite et Orale à l’Université d’Avignon. Il a travaillé 1 an, en 2009, au CEA-LIST en tant que chercheur en TAL multilingue. En 2010, il fut recruté 3 ans comme chercheur post-doctorant en Traduction Automatique Statistique (TAS) à l’Université du Maine (Le Mans) dans l’équipe Speech and Language Technology. Il a poursuivi mes recherches en TAS sur l’adaptation au domaine en 2013 au Xerox Research Centre Europe comme Research Scientist, dans un cadre international (la langue de travail au XRCE étant l'Anglais) pour rejoindre en 2015, le GETALP à l'université de Grenoble. Après 18 mois chez Systran en 2016, il rejoint Qwant de janvier 2018  pour continuer mes recherches sur les réseaux de neurones profonds et étudier le TAL appliqué au domaine de la Recherche d'Information.De mars 2024 à novembre 2025, il rejoins l'équipe SEME du LISN et partage son expérience en apprentissage automatique et l'évaluation pour le TAL dans un cadre dynamique, notamment dans le domaine médical.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2015, il est impliqué au sein du Conseil d'Administration de l'ATALA (l'association francophone pour le Traitement Automatique des Langues - </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.atala.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dont il fut président et vice-président avec Iris Eshkol-Taravella de 2020 à 2025. Depuis 2019, il est membre du Comité d'Orientation de l'ARIA (Association pour la Recherche d'Information et Applications - </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://asso-aria.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et membre du Bureau de l'ARIA depuis 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique pour le TAP et le TAL (ML4NLP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la langue (NLU/SLU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de dialogue</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de Recherche d'Information</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profonds (DNN)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation de mots dans un espace continu (word embeddings)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Automatique Statistique (SMT)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'évaluations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de Confiance (Confidence Estimation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au Domaine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Apprentissage Automatique pour le TAL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisabilité des modèles Neuronnaux pour le TAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Exploration et création de modèles de type Transformer pour le TAL & les systèmes de Question-Réponse</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de Neurones Profond pour la TAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Exploration de différentes méthodes pour l’estimation de scores de confiance à travers les Réseaux de Neurones Profonds. Ces travaux font suite à mes recherches sur la mise-à-jour des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres avec le Modèle Transférable de Croyance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. J’ai exploré une méthode originale d’estimation de paramètres du modèle de traduction. Je m’intéresse aux différentes méthodes permettant l’amélioration des modèles de traduction.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimisation Multi-Critère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de différentes métriques en même temps lors du processus d’optimisation de poids de paramètres d’un système de traduction statistique. Effectué dans le cadre du projet de la DARPA, GALE.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Compréhension de la parole et systèmes de dialogues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse de Doctorat :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage Automatique et Compréhension de la Parole dans le cadre d’un Dialogue Homme-Machine Téléphonique à Initiative Mixte</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> J’ai exploré la problématique de la compréhension de la parole à travers des approches statistiques dans le contexte d’un dialogue puis de coupler plus efficacement la compréhension et la transcription de la parole dans le cadre d’une réservation d’hôtel. Financé par le projet Technolangue/Evalda/MEDIA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération de réponse pour un système de dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant un analyseur morpho-syntaxique profond, j’ai proposé une approche permettant l’extraction de patrons contenant des informations syntaxiques pour la génération de texte.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compréhension de la parole multilingue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Coupler la compréhension de la parole et la traduction automatique statistique dans le cadre du projet Européen EU LUNA.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classication et routage d’appel téléphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Etude d’un prototypage rapide d’un système de classication et de routage d’appel combinant des approches issues de la compréhension de la parole et de l’adaptation au domaine. Effectué dans lecadre d’une étude pour le département de Vaucluse, transposition du site Vos droits et démarches .</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant expert en Systèmes de Dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Lors d'un projet interne chez Xerox, j'ai conseillé les chercheurs et les responsables de projets sur le prototypage et la réalisation de systèmes de dialogues. Cela inclu un Etat de l'Art et une étude approfondie des débouchés de ce type de système.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction Automatique Statistique de la parole et du texte</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génération automatique de paire de segments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisant une terminologie spécifique, j’ai proposé de l’insérer dans le modèle de traduction en y ajoutant un contexte. Ce contexte est extrapolé à partir des données existantes dans le modèle de traduction. Travaux effectués dans le cadre du projet européen TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation au domaine/document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. À travers différentes approches classiques, j’ai étudié la possibilité d’adapter les modèles de traduction et de language dans le cadre de la traduction d’un document écrit ou oral. Travaux eectués dans le cadre des projets européens MateCAT & TransLectures.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise-à-jour automatique de modèles de traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans le cadre d’une traduction assistée par ordinateur, j’ai exploré une approche permettant la mise-à-jour du modèle de traduction à partir de données post-éditée par des traducteurs professionels. Travaux eectués dans le cadre du projet européen MateCAT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alignement d’expressions idiomatiques et de mots composés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Utilisation de la combinaisons de l’analyse syntaxique, d’informations lexicales et d’approche statistique an d’améliorer les dictionnaires bilingues. Eectué dans le cadre du projet ANR WebCrossling.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans les plupart des projets auxquels j'ai participé, mon implication s'est matérialisée par une participation active à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">réunions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de travail avec les membres des consortium,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> vers les instances de contrôle (principalement </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">présentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">rédaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de workpackage)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">proposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de projets</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux collaboratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, j'ai notamment initié deux articles communs entre plusieurs partenaires d'un consortium pour les pojets TransLectures et MateCAT. Ce dernier article a été réécrit pour pour être publié en revue.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation aux projets</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour Qwant:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA ANSWER (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">consortium leader</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 AI4EU</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">H2020 SocialTruth</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PIA MOSS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR TextToKids</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ANR KodiCare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En outre, j'ai été </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">responsable de workpackages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans les projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">OpenNMT (Systran)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PAPYRUS (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KEHATH (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TransLectures (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">MateCAT (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PEA TRAD (DGA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Technolangue/Evalda/Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">et participé aux projets :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DARPA GALE (DARPA - USA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EuroMatrixPlus (EU)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">WebCrossLing (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LUNA (EU)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'encadre des étudiants en stage de Master, mais également ponctuellement, des étudiants en thèse (pour un projet ou une publication). J'ai orienté les travaux de recherche doctoraux de Tien LE (GETAP), Alexandre, Frédéric BLAIN, AlexandreBERARD, ainsi que deux étudiants de Master 2 Recherche au LIG (GETALP), 5 étudiants de M2 à QWANT.Enfin, j'ai co-encadré la thèse de Oralie CATTAN, doctorante chez QWANT et à Paris-Orsay au LISN, thèse soutenue en décembre 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuelle, je participe à l'encadrement de Pierre Lepagnol, Iskandar Boucharenc et Aygalic Jara sur les domaines applicatifs des LLM en TAL.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FrALBERT :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> un modèle de type BERT léger pour le français (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://huggingface.co/qwant/fralbert-base</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">METEOR-E :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> une extention de la métrique METEOR incluant les Word Embeddings (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/METEOR-E</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIG-WCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : J'ai suppervisé la finalisation et le packaging de l'outil pour les mesures de confiance du GETALP du LIG (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/besacier/WCE-LIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : un outil pour mesurer le score de Translation Edit Rate (TER) en C++ pour la TAS. Il est utilisé dans Moses et dans Travatar (</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERcpp-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : extention de TERcpp utilisant les Word Embeddings permettant également d'estimer un WER augmenté avec les Embeddings, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">WER-E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/cservan/tercpp-embeddings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simple Similarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Un outil de recherche d’information pour faire un simple tf-idf ou, au choix, une mesure bm25 afin de mesurer la distance en deux documents ou phrase avec la mesure cosine, qui peut être combinée à une option de vectorisation. Codé en C++ (</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/cpp-similarity/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Faisant partie de l’équipe de développeur de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ma principale contribution est la mise en place de la première version d’optimisation de poids de paramètres multi-critère (à l’aide de plusieurs métriques en même temps) (</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/moses-smt/mosesdecoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation project adaptation for MT-enhanced computer assisted translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Machine Translation Journal, 28, pp.127. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10590-014-9152-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Multiple Metrics with MERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Prague Bulletin of Mathematical Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Atomic Propositions Help Weak Extractors: Evaluation of a Propositioner for Triplet Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KG-LLM@LREC - Knowledge Graphs and Large Language Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA, May 2026, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions atomiques : un pont entre approches neuronales et symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interprétabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR TAL, Mar 2026, Jussieu, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diversity Diet for a Healthier Model: A Case Study of French ModernBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Savary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Association for Computational Linguistics (ACL 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propositionneurs multilingues : formalisation, évaluation et interprétabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Paroubek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA; ATALA, Jun 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Format Matters: A Critical Evaluation of Output Formats for Prompting LLMs in SLU and NER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifteenth biennial Language Resources and Evaluation Conference (LREC 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer un grand modèle de langue dans le domaine médical en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zweigenbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Information Retrieval to Enhance Spoken Language Understanding Prompts in Few-Shot Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des contaminations de LLM par extraction de données : une revue de littérature pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.233-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa El-Ebshihy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Espinosa-Anke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.60-66, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Semantic Task for the French Spoken Language Understanding MEDIA Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.12227-12246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle tâche sémantique pour le corpus de compréhension de parole en français MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laperrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.470-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Language Models are Good Too: An Empirical Study of Zero-Shot Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, TURIN, Italy. pp.14923-14936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits modèles sont bons : une étude empirique de classification dans un contexte zero-shot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lepagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gerald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmark Evaluation of Clinical Named Entity Recognition in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Névéol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Tannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mALBERT: Is a Compact Multilingual BERT Model Still Worth It?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.11023-11029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the CLEF-2023 LongEval Lab on Longitudinal Evaluation of Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the CLEF Association, CLEF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Thessalonic, Greece. pp.440-458, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LongEval: Longitudinal Evaluation of Model Performance at CLEF 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabab Alkhalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsuvas Borkakoty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Camacho-Collados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Deveaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.499-505, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude comparative de modèles Transformers en compréhension de la parole en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d'Etudes sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Île de Noirmoutier, France. pp.721-730, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Transformers-based models on French Spoken Language Understanding tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.1238-1242, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715340v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL workshop on Meta Learning and Its Applications to Natural Language Processing (MetaNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bangkok, Thailand. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.metanlp-1.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usability of Transformers-based models for a French Question-Answering task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Natural Language Processing (RANLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varna, Bulgaria. pp.244-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Networks approaches focused on French Spoken Language Understanding: application to the MEDIA Evaluation Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of The 28th International Conference on Computational Linguistics (COLING’2020), 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Barcelona (online), Spain. pp.2722-2727, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.coling-main.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de détection d'intention pour un moteur de recherche sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 4 : Démonstrations et résumés d'articles internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.50-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768512v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qwant Research @DEFT 2019 : appariement de documents et extraction d'informations à partir de cas cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen de Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Défi Fouilles de Texte 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Whole Document Context in Neural Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Spoken Language Translation 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary: Augmenting METEOR using Vector Representations or Lexical Resources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANLP &amp; ICCL, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen and Translate: A Proof of Concept for End-to-End Speech-to-Text Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on end-to-end learning for speech and audio processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word2Vec vs DBnary ou comment (ré)concilier représentations distribuées et réseaux lexico-sémantiques ? Le cas de l’évaluation en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiVec: a Multilingual and Multilevel Representation Learning Toolkit for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th edition of the Language Resources and Evaluation Conference (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better Evaluation of ASR in Speech Translation Context Using Word Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Source Toolkit for Word-level Confidence Estimation in Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Tien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Quang Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop on Spoken Language Translation (IWSLT'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation par enrichissement terminologique en traduction automatique statistique fondée sur la génération et le filtrage de bi-segments virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dymetman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA, Jun 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Data Selection Techniques for the Translation of Video Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Wuebker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martínez-Villaronga Adrià</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Giménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfons Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The eleventh biennial conference of the Association for Machine Translation in the Americas (AMTA-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMTA, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues in Incremental Adaptation of Statistical MT from Human Post-edits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Cettolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bertoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Federico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MT Summit XIV Workshop on Post-editing Technology and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Workshop on Statistical Machine Translation (WMT12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation de paramètres en traduction automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conférence conjointe JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of phrase probabilities for Statistical Machine Translation by using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Petitrenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Computational Linguistics (COLING 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cross-Language Information Retrieval for Machine Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Bouamor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Jaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language &amp; Technology Conference: Human Language Technologies as a Challenge for Computer Science and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on Translation Model Adaptation Using Monolingual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.284-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM's SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixth workshop on Statistical Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIUM’s SMT Machine Translation Systems for WMT 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadaf Abdul-Rauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the sixth Workshop on Statistical Macine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Machine Translation for Spoken Language Understanding Portability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2010, Dallas, Texas, United States. pp.5330 - 5333, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2010.5494960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00523967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Word Alignment Approach to Improve Translation Lexicons with Compound Words and Idiomatic Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël de Chalendar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Le Ny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bouzaglou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32nd Translating and the Computer Conference - ASLIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Machine Translation Based on Cross-language Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semmar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Workshop on Spoken Language Translation (IWSLT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans un cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 27e Journées d’Etudes sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast call-classification system development without in-domain training data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceedings of the International Conference on Speech and Language Processing (ICSLP) Interspeech 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition sémantique pour la compréhension de la parole dans le cadre de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Based Acoustic Feature Integration for Speech Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Matrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato de Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, 2008. ICASSP 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, NV,, United States. pp.4997-5000, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic composition process in a speech understanding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jean Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2008 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2008.4518788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication (MajecSTIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bonneau-Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual decoding from word lattices: application to the spoken dialogue corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Spoken Language Processing (Interspeech 2006 - ICSLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel et apprentissage automatique : application au corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 13ème édition de la conférence sur le Traitement Automatique des Langues Naturelles (TALN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décodage conceptuel à partir de graphes de mots sur le corpus de dialogue Homme-Machine MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nocera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les XXVIes Journées d'Étude sur la Parole (JEP 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des transducteurs dans le décodage conceptuel : application au corpus MEDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AtomicEval: Evaluation Framework for Atomic Proposition Autonomy with French Propositioner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pommeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Junior Conference on Data Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gif-sur-Yvette, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the cross-lingual transferability of multilingual prototypical models across NLU tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralie Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL-IJCNLP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image search using multilingual texts: a cross-modal learning approach between image and text</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Portaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Randrianarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nivaggioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] qwant research. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et compréhension dans le cadre d’un dialogue homme-machine téléphonique à initiative mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Servan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université d'Avignon, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008AVIG0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00591997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58993E89"/>
+    <w:nsid w:val="7D30706A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8824943B"/>
+    <w:nsid w:val="D260111A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01ED3292"/>
+    <w:nsid w:val="E4714376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="FF277701"/>
+    <w:nsid w:val="BF852AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B7667979"/>
+    <w:nsid w:val="361AE98E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CCC6138B"/>
+    <w:nsid w:val="CDC1D32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="457564F0"/>
+    <w:nsid w:val="2F7CB6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DBF72EE1"/>
+    <w:nsid w:val="23E0C035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BA3D1513"/>
+    <w:nsid w:val="9D4942E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="45731CB9"/>
+    <w:nsid w:val="4DAAD439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/servan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-7075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147053609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asso-aria.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qwant/fralbert-base" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/METEOR-E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/besacier/WCE-LIG" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp-embeddings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/cpp-similarity/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/moses-smt/mosesdecoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768512v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Wuebker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Villaronga Adri&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gim&#233;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Juan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Bouamor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaoua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625481v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158113v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Ny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouzaglou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00480199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivaggioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG0173" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/servan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2306-7075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147053609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atala.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asso-aria.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://huggingface.co/qwant/fralbert-base" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/METEOR-E" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/besacier/WCE-LIG" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/cservan/tercpp-embeddings" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/cpp-similarity/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/moses-smt/mosesdecoder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Cettolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bertoldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Federico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barrault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-014-9152-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Servan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pommeret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gerald" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Est&#232;ve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepagnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095796v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Alkhalifa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsuvas Borkakoty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa El-Ebshihy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Espinosa-Anke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Alavoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperriere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laperri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519930v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623012v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bannour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475726v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Bilal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Camacho-Collados" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_28" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_58" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oralie Cattan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-76" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715340v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.metanlp-1.5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.245" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768512v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maudet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350101v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Tien Le" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Quang Luong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dymetman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Wuebker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Ney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Villaronga Adri&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gim&#233;nez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Juan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158054v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158101v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitrenaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158098v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Bouamor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semmar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaoua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625481v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Abdul-Rauf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Afli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454948v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato de Mori" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5494960" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Chalendar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Ny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bouzaglou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158549v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Meurs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bechet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434056v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424663v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Matrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518780" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4518788" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160181v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nocera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-00480199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Portaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Randrianarivo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nivaggioli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00591997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008AVIG0173" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>