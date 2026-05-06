--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -931,273 +931,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du cheval dans le coeur des spectateurs de concours équestres</w:t>
+                <w:t xml:space="preserve">Conduite d’un projet transdisciplinaire en management du sport dirigé par un chercheur en sciences de la vie et une équipe en sciences humaines et sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Phomsoupha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les RDVs mensuels de l'association Cheval &amp; SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la Société Savante de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Savante de Management du Sport, Jun 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473066v1</w:t>
+                <w:t xml:space="preserve">hal-04412660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite d’un projet transdisciplinaire en management du sport dirigé par un chercheur en sciences de la vie et une équipe en sciences humaines et sociales.</w:t>
+                <w:t xml:space="preserve">Place du cheval dans le coeur des spectateurs de concours équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Phomsoupha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la Société Savante de Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Savante de Management du Sport, Jun 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">Les RDVs mensuels de l'association Cheval &amp; SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412660v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes d'étude : les pratiquants de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Phomsoupha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Biennales de l'AFRAPS : les activités de raquette. Comprendre et intervenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1393,312 +1393,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympism – Olympic Games: Brand Image &amp; Values</w:t>
+                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473205v1</w:t>
+                <w:t xml:space="preserve">hal-04473080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory study of French spectators behavior: horse love and attachment on equestrian events</w:t>
+                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473080v1</w:t>
+                <w:t xml:space="preserve">hal-04473307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour du cheval : étude exploratoire sur les comportements des consommateurs de compétitions équestres</w:t>
+                <w:t xml:space="preserve">Olympism – Olympic Games: Brand Image &amp; Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Le Clinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Desbordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15st "Association des Chercheurs en Activités Physiques et Sportives" International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ISC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473307v1</w:t>
+                <w:t xml:space="preserve">hal-04473205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2647,51 +2647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1424025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lannuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ropert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phomsoupha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS370" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1424025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Genetet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lannuzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Ropert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412660v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice R&#233;gnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bars" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phomsoupha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desbordes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Olivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315265490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04473389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01398512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS370" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>