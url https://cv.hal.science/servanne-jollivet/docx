--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -25,304 +25,278 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Servanne Jollivet </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">servanne-jollivet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-4147-8997</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welt, Natur, Kosmos: die kosmologische Wende Karl Löwiths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter König; Carsten Dutt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karl Löwith und die Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidelberg University Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidelberg University Publishing</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04876706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Begriffsgeschichte im 21. Jahrhundert neu denken. Der Beitrag des Kulturtransfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gennaro Imbriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisi, Sovranità Europa, Concetti moderni – Dibattiti contemporanei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -364,51 +338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simmel, source ou contre-source de la pensée heideggérienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Thouard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enfants de Georg Simmel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -450,6004 +424,5183 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enjeu d’une réinterprétation des Lumières grecques. Deux lectures, de Dimaras à Kondylis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chryssanti Avlami; Franck Salaün; Jean-Pierre Schandeler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Europe ottomane aux nations balkaniques. Les Lumières en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-260, A paraître, Medieval and Early Modern Europe and the World, vol. 4, 978-2-503-60095-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet diltheyen de fondation des sciences historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yohann Douet; Alexandre Feron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 978-2-35935-379-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...192 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique et réappropriation du concept d’historicité par Reinhard Koselleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Vergangenheit im Begriff. Von der Erfahrung der Geschichte zur Geschichtstheorie bei Reinhart Koselleck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 978-3-495-49213-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Servanne Jollivet. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’histoire de l’être après le tournant. Histoire de l’être et Ereignis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Sommer; Sophie-Jan Arrien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mataroa 1945. Du mythe à l’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heidegger aujourd’hui ; Actualité et postérité de la pensée de l’Ereignis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.214-234, 2021, 9791037008428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois philosophes engagés : Axelos, Castoriadis, Papaioannou. De la guerre civile à la critique du marxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servanne Jollivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mataroa 1945. Du mythe à l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École française d’Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 41-57, 2020, Mondes méditerranéens et balkaniques, 978-2-86958-461-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire singulière de la communauté grecque pontique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Espagne; Hamlet Isaxanli; Shalin Mustafayev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagnes des langues et des peuples. Imbrications et transferts dans l’espace du Caucase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Demopolis, pp.223-240, 2019, 9782354571719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.demopolis.3302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orient philosophique. Réflexions sur un concept clé de l'imaginaire européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Espagne; Li Hongtu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chine France – Europe Asie. Itinéraires de concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 473-490, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αξελός, Καστοριάδης, Παπαϊωάννου : τρεις πολιτικοποιημένοι φιλόσοφοι. Από τον εμφύλιο πόλεμο στην κριτική του μαρξισμού</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servanne Jollivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ματαρόα 1945, Από τον μύθο στην ιστορία</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 75-101, 2018, 978-618-5346-06-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Bergson en Grèce pendant l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le double voyage : Paris-Athènes (1919‐1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d’Athènes, pp.351-358, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efa.3898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour en finir avec le sujet. Déconstruction et désappropriation du “soi“ chez Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodolphe Calin; Olivier Tinland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La subjectivation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.177-198, 2017, 9782705694289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03012831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity and memory of the Greek community of Smyrna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Espagne; Güldür Gürtekin Demir; Stéphane Verger; Pinar Aydemir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geçmişten Günümüze İzmir from Past to Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Izmir Buyuksehir Belediyesi Kultur Yayini, pp. 263-277, 2017, 9789751802361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Kulturphilosophie Cassirers in der Historismus-Debatte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tobias Endres; Pellegrino Favuzzi; Timo Klattenhof. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie der Kultur- und Wissensformen. Cassirer neu lesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.239-255, 2016, Bern, 9783631664896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-653-05737-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilthey et la “critique de la raison historique“. Genèse et enjeux d’un projet inachevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Camilleri; Guillaume Fagniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilthey et l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.27-41, 2016, Annales de l'Institut de philosophie de l'Université de Bruxelles, 9782711627189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03013863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ελληνικότητα και πηγές της αρχαιότητας: Σκέψεις για τη γερμανική φιλοσοφία της ιστορίας</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ourania Polycandrioti; Anna Tabaki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ελληνικότητα και ετερότητα Πολιτισμικές διαμεσολαβήσεις και ‘εθνικός χαρακτήρας’στον 19ο αιώνα</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut de recherches historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 337-345, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epilogue. Το α-διανόητο ως αίνιγμα. Οι τελευταίες λέξεις μιας αναζήτησης δίχως τέλος</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Σε αναζήτηση του α-διανόητου</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hestia, pp. 99-110, 2016, 978-960-05-1680-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ourania Polycandrioti; Anna Tabaki. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historisme comme nouvelle philosophie de l’histoire. Retour sur le projet diltheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Escudier; Laurent Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ελληνικότητα και ετερότητα Πολιτισμικές διαμεσολαβήσεις και ‘εθνικός χαρακτήρας’στον 19ο αιώνα</w:t>
+              <w:t xml:space="preserve">Histoires universelles et philosophies de l’histoire. De l’origine du monde à la fin des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp. 337-345, 2016</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 59-77, 2015, 978-2-7246-1660-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Η θεωρία των “πολιτισμικών μεταφορών“: το πρόσφατο άνοιγμα ενός νέου πεδίου</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vangelis Karamanolakis; Tryandafyllos Sklavenitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synantiseis tis ellinikis me ti galliki istoriographia, 1974-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ινστιτούτο Ιστορικών Ερευνών; Ecole française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 259-279, In press, 978-618-82106-0-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée comme épochè en temps de détresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katerina Daskalaki; Servanne Jollivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exil est la patrie de la pensée. Kostas Axelos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 7-14, 2015, 978-2-7288-0522-8</w:t>
+              <w:t xml:space="preserve">, pp.93-103, 2015, 9782728805228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Katerina Daskalaki; Servanne Jollivet. </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée de l’histoire de l’être : nouvelle philosophie de l’histoire ou historisme radical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grégori Jean; Adam Takacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’exil est la patrie de la pensée. Kostas Axelos</w:t>
+              <w:t xml:space="preserve">Traces de l'être. Heidegger en France et en Hongrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-103, 2015, 9782728805228</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 49-73, 2014, 978-2-343-04582-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Στη δοκιμασία του σκέπτεσθαι</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 penseurs grecs (Axelos, Castoriadis, Kondylis, Poulantzas, Svoronos)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Οι Εκδόσεις των Συναδέλφων, pp.45-48, 2014, 978-960-9797-27-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03013989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Axelos, dans les pas du dernier Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servanne Jollivet; Christophe Prémat; Mats Rosengren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Destins d’exilés. Trois philosophes grecs en France (Axelos, Castoriadis, Papaïoannou)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-181, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface. Αυτό που έρχεται. Αποσπάσματα μιας προσέγγισης</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Αυτό που έρχεται. Αποσπάσματα μιας προσέγγισης</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hestia, pp. 3-12, 2011, 978-960-05-1527-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la destruction du dualisme métaphysique au « pli » originaire chez Martin Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janos Kelemen; Jean Ferrari; Grégory Harmati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le même et l’autre. Identité et différence. Actes du XXXIe Congrès International de l’ASPLF – Budapest 29 août-2 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hongroise de Philosophie de Langue Française et Institut de Philosophie de l’Université Elte, pp. 245-250, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das radikale Jasagen zum Leben. Oder wir das Denken am Leben bleibt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Springmann; Asmus Trautsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Was ist Leben ? Festgabe für Volker Gerhardt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncker &amp; Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 105-109, 2009, Was ist Leben? Festgabe für Volker Gerhardt zum 65. Geburtstag</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03012733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À rebours de Davos. Cassirer et Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servanne Jollivet; Claude Romano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heidegger en dialogue (1912-1930). Rencontres, affinités, confrontations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 131-171, 2009, 9782711622030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03012719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une introduction dans l’histoire de l’être ou d’un premier tournant de pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Courtine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Introduction à la métaphysique de Heidegger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 51-81, 2007, 9782711619344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03012683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se libérer de Heidegger pour penser l’énigme du monde. L’itinéraire de Kostas Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 41</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13gk9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Making of Memory. Monumental Iconology as Historical Semiotics bei Reinhart Koselleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.113-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/choc.2025.200107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouvellement critique de la philosophie de l'histoire par Heinrich Rickert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Kantiana. Revista da Sociedade Kant Brasileira. Journal of the Brazilian Kant Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Kant and neo-kantian Schools, 17 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5380/sk.v20i2.90394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche des origines : de l’anamnèse à l’oubli. Heidegger relu par Schürmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Reiner Schürmann interprète de Heidegger et penseur de l'histoire, 148, pp. 60-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/philo.148.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire au pluriel de Reinhard Koselleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-04876723v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zurück zu den Quellen des Nihilismus: von der kritischen Genealogie zum Rekonstruktion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel Aviver Jahrbuch für Deutsche Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tel Aviver Jahrbuch für deutsche Geschichte, 47, pp. 51-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se libérer de Heidegger pour penser l’énigme du monde. L’itinéraire de Kostas Axelos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">D’une radicalisation de l’historisme chez Reinhart Koselleck. Le projet renouvelé d’une théorie de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 41, </w:t>
+              <w:t xml:space="preserve">, 2017, Reinhard Koselleck, 25, pp.9-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13gk9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rgi.1652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541858v1</w:t>
+                <w:t xml:space="preserve">hal-02921686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Making of Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Critiques et ambivalence du recours à l’historicité chez Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.113-132. </w:t>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.79-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/choc.2025.200107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alter.452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541876v1</w:t>
+                <w:t xml:space="preserve">hal-02921682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking the image with Koselleck in the age of mass media : The transformation of experiences between memory and trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wilhelm Dilthey, La vie historique. Manuscrits relatifs à une suite de L’édification du monde historique dans les sciences de l’esprit, traduction, présentation et notes de Christian Berner et Jean-Claude Gens, Presses universitaires du Septentrion, coll. Opuscules, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Special Issue. Between memory and image. Reinhart Koselleck’s contributions</w:t>
+              <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 408-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386364v1</w:t>
+                <w:t xml:space="preserve">halshs-03089583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouvellement critique de la philosophie de l'histoire par Heinrich Rickert</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Η σκέψη ως εποχή σε καιρούς απόγνωσης</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Kantiana. Revista da Sociedade Kant Brasileira. Journal of the Brazilian Kant Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nea Hestia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hommage à Kostas Axelos, 177 (1865), pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5380/sk.v20i2.90394⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambivalence d’une historicisation radicale de la phénoménologie chez Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danish Yearbook of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-87-635-4399-6, 48-49, pp. 53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24689300_0480106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassirer-Heidegger. Retour sur le débat de Davos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'art du comprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sciences et philosophie de la culture chez Ernst Cassirer, 22, pp. 33-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’être au sens ou le « monde à l’envers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Heidegger, 9, pp.63-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophique.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Axelos, un parcours de pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entefktirio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 992, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Axelos. A l’épreuve du questionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prétentaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Quel Penser? Arguments, inventions, transgressions, 27, pp. 353-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03013946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et limites du retour au monde de la vie chez le jeune Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Reiner Schürmann interprète de Heidegger et penseur de l'histoire, 148, pp. 60-71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/philo.148.0060⟩</w:t>
+              <w:t xml:space="preserve">, 2011, La question de la Lebenswelt, 108, pp. 77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/philo.108.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Uses and Misuses of historical Reflexivity in Philosophy. From “historical Critique” to “Deconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Historein: a Review of the Past and Other Stories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, History between reflexivity and critiques challenging concepts and themes, 10, pp. 38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la polémologie heideggerienne : entre Kriegsideologie et refondation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rgi.1652⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.1504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminement au bord d’un questionnement ouvert. Sur les Réponses énigmatiques de Kostas Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reinhart Koselleck, Revue Germanique Internationale (25)</w:t>
+              <w:t xml:space="preserve">Le Cercle herméneutique : herméneutique générale, anthropologie phénoménologique, phénoménologique psychiatrique, Daseinsanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Monde, catastrophe et enjeux. Autour de Kostas Axelos, pp. 13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chorismos platonicien, du néo-kantisme à Martin Heidegger. Retour sur les aléas d’une notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophia. Yearbook of the Research Centre for Greek Philosophy at the Academy of Athens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37, pp. 190-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Phänomen der Bewegtheit im Licht der Destruktion der aristotelischen Physik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heidegger Jahrbuch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Heidegger und Aristoteles, 3, pp. 130-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03012629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la guerre au polemos : le destin tragique de l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidegger d'un change à l'autre : Catherine Malabou, Didier Franck, François Raffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp. 408-410</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 129 (4), pp. 455-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rphi.044.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...383 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-03012705v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’être au sens ou le « monde à l’envers »</w:t>
-[...599 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La notion de « destruction » chez le jeune Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (2), pp. 81-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/801265ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidegger lecteur d'Aristote: Du mouvement à la facticité chez le jeune Heidegger (1919-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Phaenomenologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, On Brenatno, Husserl and Heidegger, 4 (1), pp. 99-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7761/SP.1-2.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987213v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-04876679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures de Kostas Axelos. Du jeu du monde à la pensée planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13gK5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhart Koselleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Andrew Barash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rgi.1647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αφιέρωμα : Κώστας Αξελός</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servanne Jollivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nea Hestia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1865, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historicism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury History: Theory and Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350915831.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">facticité (herméneutique de la)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interprétation. Un dictionnaire philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp. 187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle herméneutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'interprétation. Un dictionnaire philosophique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp. 75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089605v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Vergangenheit im Begriff. Von der Erfahrung der Geschichte zur Geschichtstheorie bei Reinhart Koselleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Andrew Barash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-495-49213-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mataroa 1945. Du mythe à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servanne Jollivet. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française d’Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mondes méditerranéens et balkaniques, 978-2-86958-461-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efa.6929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double voyage : Paris-Athènes (1919-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucile Arnoux; Servanne Jollivet; Polina Kosmadaki. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française d’Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2018, MMB, 978-2-86958-296-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ματαρόα 1945, Από τον μύθο στην ιστορία</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servanne Jollivet. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-618-5346-06-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03089313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exil est la patrie de la pensée. Kostas Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Katerina Daskalaki; Servanne Jollivet. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions rue d'Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782728805228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historisme en question. Généalogie, débats et réception (1800-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782745324528</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destins d’exilés. Trois philosophes grecs en France (Axelos, Castoriadis, Papaïoannou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Servanne Jollivet; Christophe Prémat; Mats Rosengren. Éditions du Manuscrit, 2011, 9782304038064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03014004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidegger. Sens et histoire (1912-1927)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2009, 978-2130562597. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.jolli.2009.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...512 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6457,160 +5610,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives néokantiennes (éd. D. Cohen-Levinas, M. de Launay, J. M. Garrido), Paris, Hermann, « Rue de la Sorbonne », 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. L’impensé comme énigme : les derniers mots d’une quête sans fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de l’impensé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp. 83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03089515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6620,127 +5773,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heidegger, Le dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Heidegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp. 9-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poesi.115.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6806,51 +5959,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="CC7F160E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6887,51 +6192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Jollivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/index" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villavigoni.eu/villa-vigoni-editore/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villavigoni.eu/publication/crisi-sovranita-europa/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600956-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MEMEW-EB.5.134230" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929447v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181429v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/wp-content/uploads/2023/01/CATALOGUE-JANVIER-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.6939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089345v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/publications/catalogue-des-publications?id_fiche=832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.3302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asini.gr/?page_id=416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openarchives.gr/aggregator-openarchives/edm/pergamos/000005-_uoa_dl_object_uoadl%3A2672762" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05737-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eie.gr/nhrf/institutes/ihr/slider_editions/Ellinogalliki_istoriografia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoires-universelles-et-philosophies--9782724616606-page-59.htm" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/hors-collection_5_exil-est-la-patrie-de-la-pensee-l-_978-2-7288-0522-8.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens. fr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44753" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=13899" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/was-ist-leben-9783428131556/?page_id=1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711622030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/sk.v20i2.90394" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.148.0060" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921686v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1652" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.452" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089583v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300_0480106" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1504" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921958v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.116.0105" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.419" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.044.0455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921733v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/801265ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7761/SP.1-2.99" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876679v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gK5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1647" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350915831.173" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089605v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/die-vergangenheit-konzeptualisieren-kartonierte-ausgabe/c-27/p-21704/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089321v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.6929" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089277v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/publications/catalogue-des-publications?id_fiche=716" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asini.gr/?product=&#956;&#945;&#964;&#945;&#961;&#972;&#945;-1945-&#945;&#960;&#972;-&#964;&#959;&#957;-&#956;&#973;&#952;&#959;-&#963;&#964;&#951;&#957;-&#953;&#963;&#964;&#959;&#961;&#943;&#945;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8271-book-08532452-9782745324528.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.jolli.2009.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089593v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidegger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.115.0007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/servanne-jollivet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4147-8997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876706v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Jollivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://heiup.uni-heidelberg.de/index" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05541884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.villavigoni.eu/publication/crisi-sovranita-europa/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-circe.fr/livre-Les_enfants_de_Georg_Simmel-652-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600956-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008428#:~:text=Actualit&#233;%20et%20post&#233;rit&#233;%20de%20sa%20pens&#233;e%20de%20l%27&#233;v&#233;nement&amp;amp;text=C%27est%20en%20effet%20&#224;,mais%20aussi%20th&#233;ologique%20et%20politique." TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089345v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/publications/catalogue-des-publications?id_fiche=832" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.demopolis.3302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/526-chine-france-europe-asie.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089296v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asini.gr/?page_id=416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.3898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013894v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-05737-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.openarchives.gr/aggregator-openarchives/edm/pergamos/000005-_uoa_dl_object_uoadl%3A2672762" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921814v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/histoires-universelles-et-philosophies--9782724616606-page-59.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eie.gr/nhrf/institutes/ihr/slider_editions/Ellinogalliki_istoriografia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ens. fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=44753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com/book.aspx?id=13899" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012733v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.duncker-humblot.de/buch/was-ist-leben-9783428131556/?page_id=1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711622030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gk9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/sk.v20i2.90394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.148.0060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1652" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alter.452" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089583v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689300_0480106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012695v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophique.108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013946v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/philo.108.0077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1504" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03012629v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.419" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921784v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.044.0455" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/801265ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987213v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7761/SP.1-2.99" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gK5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1647" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510284v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350915831.173" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thouard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/die-vergangenheit-konzeptualisieren-kartonierte-ausgabe/c-27/p-21704/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efa.6929" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089277v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efa.gr/index.php/fr/publications/catalogue-des-publications?id_fiche=716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089313v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asini.gr/?product=&#956;&#945;&#964;&#945;&#961;&#972;&#945;-1945-&#945;&#960;&#972;-&#964;&#959;&#957;-&#956;&#973;&#952;&#959;-&#963;&#964;&#951;&#957;-&#953;&#963;&#964;&#959;&#961;&#943;&#945;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014018v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ens.fr/hors-collection_5_exil-est-la-patrie-de-la-pensee-l-_978-2-7288-0522-8.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/8271-book-08532452-9782745324528.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03014004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.jolli.2009.01" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Heidegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poesi.115.0007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>