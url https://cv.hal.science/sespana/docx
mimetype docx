--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1407BFB4"/>
+    <w:nsid w:val="F9CCEABA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6BC5F6F"/>
+    <w:nsid w:val="90F09667"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5664DABF"/>
+    <w:nsid w:val="62EE18BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>