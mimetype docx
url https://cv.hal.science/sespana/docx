--- v1 (2026-04-02)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio España-Chamorro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur - Universidad Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sespana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6962-5859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18748077X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315605488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448076872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'occuper mon poste actuel de chercheur Ramón y Cajal en Histoire ancienne à l'Université Complutense de Madrid (UCM), j’ai été &amp;quot;Marie Curie Fellow&amp;quot; (2022-2024) à la Sapienza Università di Roma, chercheur postdoctoral dans le cadre du programme &amp;quot;Atracción de Talento de Investigación Internacional en Madrid&amp;quot; (2022) et du programme &amp;quot;Juan de la Cierva Incorporación&amp;quot; (2021-2022) à l'UCM, ainsi que chercheur postdoctoral pour IdEx (2019-2021) à l’Institut Ausonius, Université Bordeaux-Montaigne. J’ai également travaillé à l’École espagnole d’Histoire et d’Archéologie à Rome (EEHAR-CSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, je suis membre associé de l’Institut Ausonius de Bordeaux (UMR 5607) et, depuis 2018, je fais partie du Groupe de recherche consolidé &amp;quot;Archéologie africaine&amp;quot; (UCM-971713).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai effectué des séjours de recherche à l’Université de Southampton (Arch. Computer Research Group), au Corpus Inscriptionum Latinarum (CIL) de l’Académie des Sciences et Lettres de Berlin-Brandebourg, à l’Università degli Studi di Bari Aldo Moro, à l’Université de Séville, ainsi qu’à l’Université Paris-Sorbonne - Orient et Méditerranée (UMR 8167).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches actuelles portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie et le territoire : bornes milliaires, termini et épigraphie rurale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie, les archives et le colonialisme en Afrique du Nord (Tunisie et Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie des spectacles dans le monde romain : théâtre, amphithéâtre et cirque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de plusieurs organisations professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Association of Archaeologists (depuis 2013, EAA ID : 54938),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association Internationale d’Épigraphie Grecque et Latine (AIEGL) (depuis 2020, membre à vie nº : 407),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau Epigraphy.info (2020-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française d’Études Épigraphiques sur Rome et le Monde Romain (SFER) (depuis 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scuola Archeologica Italiana di Cartagine (SAIC) (2022-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libyan Epigraphy Research Network (LERN) (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETHINKING COLONIAL TOPOI IN A SOCIAL HISTORY OF AFRICA IN THE ROMAN EMPIRE - (D.J.) Mattingly Between Sahara and Sea. Africa in the Roman Empire. Pp. xxvi + 717, b/w &amp; colour ills, b/w &amp; colour maps. Ann Arbor: University of Michigan Press, 2023. Cased, US$44.95. ISBN: 978-0-472-13345-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X24000398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités onomastiques de quatre inscriptions funéraires d'Afrique Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.151-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieve funerario republicano de los hermanos Terpolii procedente de Italia central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tetrarchi a Mustis (Africa Proconsolare). Nuove iscrizioni dal Fondo Poinssot (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29.1, pp.225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mausoleum of Iulii at Mustis (Africa Proconsularis). Onomastic and Family Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gephyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37095/gephyra.1268129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El epitafio de Carpophorus procedente de los Santos de Maimona (Badajoz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Conejo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficheiro Epigráfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235 ([inscripción 815]), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cronache di convegno “Landscapes and the Augustan revolution: Exploring the transformation of the Western provinces between the Republic and the early Empire. Sesión 192 del 27th EAA Meeting: Kiel 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Moreno Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52.1, pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una colección de antigüedades chipriotas donadas por Martín Almagro Basch al Museo Arqueológico Nacional de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Real Academia de la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.605-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustis revisited: unpublished inscriptions from the Parisian archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libyan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lis.2022.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetria atque proportione in Oriente: la innovación romana del trazado modulador en la acrópolis de Heliopolis-Baalbek (Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romula - Revista del Seminario de Arqueología de la Universidad Pablo de Olavide de Sevilla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words in context: the use of fecit in the milestones of Roman Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graeco-Egyptian magical amulet of Anguipes with an apotropaic inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (191), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.CDE.5.128171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Colucci, la fragata Arapiles y la colección de Antigüedades chipriotas del Museo Arqueológico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurator Campaniae and the ‘Lands of Capua on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the British School at Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.377 - 397. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0068245421000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La estela de la milesia Dafnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Classica Universitatis Scientiarum Debreceniensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22315/ACD/2021/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sarcophagus of Lucius Florus Florentinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LAT.80.1.3289579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los esquivos oppida de Brutobriga y Turobriga: una propuesta sobre su ubicación y su relación con las deportaciones célticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), pp.139-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La urna de Cneus Lucretius Hermadioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrtia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Vlpia Aticilla sarcophagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.418-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos híbridos en la arquitectura oriental romana: el ejemplo del templo de Bel (Palmira, Siria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanitas – Revista de Estudos Grecolatinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.153-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota sobre tres urnas cinerarias procedentes del mercado de antigüedades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Milliariorum Baeticae. Miliarios y política viaria en la Hispania Ulterior Baetica en época imperial (s. I-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El eje viario Astigi-Malaca: una visión diacrónica a través de la epigrafía viaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/LVCENTVM2019.38.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lapidario del III Duque de Alcalá de los Gazules. Apuntes sobre CIL II, 4962, CIL II, 1211 y otras noticias epigráficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFAM2019.9.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune, a bull, and two rams - A new ostotheke probably from Ephesos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item de Esuri Pace Iulia. Los problemas de la vía XXI del Itinerario de Antonino y el límite entre la Baetica y la Lusitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45/2, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.452.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«¡Que haya buena suerte, Hispane!» - Una urna cineraria con un nombre poco común</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El extremo occidental de la Baetica y la vía XXIII Ab ostium fluminis Anae-Emerita del Itinerario de Antonino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50.2, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2019.vol50num2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una estela latina votiva de Moesia dedicada a seis divinidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/201913701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note On The New Graffito From Pompeii: Porcvlvs (Casa Della Diana Arcaizante, VII, 6, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fuer Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontera occidental de la Baetica con la Lusitania: (Ad) Fines, Serpa, Moura y la invención historiográfica de Arucci Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laci(ni)murga: ¿originalidad o duplicidad toponímica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie II, Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfii.31.2018.19411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarios y límites provinciales: Algunas reflexiones sobre el miliario de Mengíbar CIL XVII/1 93 y la frontera oriental entre la Bética y la Citerior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Roman milestone from Baetica of the series Hadrianus Avgustus Fecit preserved in the province of Seville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.241 - 250. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/cupauam2017.43.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El paisaje epigráfico viario de la via Augusta. Consideraciones de la jurisdicción de los conventus iuridici y la epigrafía miliaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florentia Iliberritana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los capita viarum de la provincia Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Arqueología Cordobesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía del poder imperial en el espacio rural bético a través de los miliarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potestas: Religión, poder y monarquía. Revista del Grupo Europeo de Investigación Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Potestas.2017.10.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONSALVE ROMERA, A., COLETO PERALVO. G., GONZALEZ LÓPEZ, J., ESPAÑA-CHAMORRO, S., LLORET PÉREZ, M., MARÍN MUÑOZ, L., COLETO PERALVO, G. & TORREJÓN VALDELOMAR, J. &amp;quot;De la sociedad civil a la sociedad arqueológica: una visión actual de la socialización del patrimonio en la ciudadanía española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Lloret Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejuelo. Revista de didáctica de la Lengua y la Literatura, Monográfico </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, identidad, ideología y perspectiva en la escena de batalla del Sarcófago de Portonaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo UCA. Revista digital científica independiente de arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen etnogeográfica del sur de la Península Ibérica en la Antigüedad: De Iberia a Hispania, de Turdetania a Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Murcia. Anejos de Antigüedad y Cristianismo (IX), 2022, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ayc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unde incipit Baetica. Los límites de la Baetica y su integración territorial (s. I-III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Erma di Bretschneider, 2021, 978-88-913-2152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colecciones, arqueólogos, instituciones y yacimientos en la España de los siglos XVIII al XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Arranz Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Montoya González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La epigrafía norteafricana en los archivos del periodo colonial: pasado, presente y futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Erma di Bretchneider, 2025, 9788891335364. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891335395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros miliarios de África y la política viaria durante la época julio-claudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AFRICA ANTICA DALL’ETÀ REPUBBLICANA AI GIULIO-CLAUDII. L'Africa Romana, XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-307, 2024, EPIGRAFIA E ANTICHITÀ, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between tradition and innovation. Place Names and the Geography of Power in Late Republican and Early Imperial Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Betjes; Olivier Hekster; Erika Manders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Power in the Roman Empire. Proceedings of the Fifteenth Workshop of The International Network Impact of Empire (Nijmegen, 18-20 May 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, BRILL, pp.90-109, 2024, Impact of Empire, 978-90-04-53746-0. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004537460_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábito y dinámicas epigráficas del conventus Cordubensis (valle del Guadalquivir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.M. Campos Carrasco y J. Bermejo Meléndez (eds.), Ciudades romanas de la provincia Baetica. Corpus Vrbium Baeticarum: conventus Cordubensis et Gaditanus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onoba Monografías, Publicaciones de la Universidad de Huelva, pp.133-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispensator regio Zeugitanae: à propos d’une nouvelle inscription du cimetière des officiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Gonzalez Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d’histoire et d’épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Historique et archéologique de Carthage, pp.111-124, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità epigrafiche del municipium Sava (Mauretania Caesariensis) dal Fond Salama (INHA, Parigi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.F. Petraccia (ed.), E pluribus Roma. Caleidoscopio storico per comprendere e parlare della pluralità del mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Ferrari Editore, pp.57-70, 2023, 88-5503-408-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verses for Eternity: The Carmina Latina Epigraphica in funerary contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">All'Insegna del Giglio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Conejo Delgado (ed.), Il valore dei gesti e dei oggetti: monete e altri elementi in contesti funerari, All'Insegna del Giglio, Sesto Fiorentino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-229, 2023, 9788892852167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CLEO Database: Digital text edition “creating” specific perceptions of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Fernández Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Gutenberg-Universität Mainz Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Horster and E. Fischer (eds.) CARMEN Working Papers 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Landscapes, Connecting Provinces: Milestones and the Construction of Hispania at the Beginning of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of the Roman Empire on Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.92-110, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004411449_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campani a Creta: nuove riflessioni sui termini positi inter Coloniam Flaviam Augustam Felicem Capuam et Plotium Plebeium (AE 1969/70, 635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Antolini; Silvia Maria Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro merito laborum. Miscellanea epigrafica per Gianfranco Paci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni TORED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2021, ICHNIA, 9788899846435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strade e il paesaggio del potere nella provincia di Baetica. Uno nuovo sguardo sulle pietre miliari e sull’epigrafia rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en A. Cristilli et ali (eds.): Experiencing the Landscape in Antiquity, Archaeopress, Oxford 101-108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I confini tra le province della Baetica e Lusitania nell’ager emeritensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Dubbini (ed.), I confini di Roma, collana Mousai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hic sunt musulami. Desterritorialización, pueblos y límites en el África romana. El caso de los musulamios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Salcedo, E. Benito y S. España Chamorro (eds,): Estudios sobre el África romana: Culturas e Imaginarios en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poder y Territorio. La política territorial y viaria en la Baetica de Augusto a Adriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VV.AA., Formas, manifestaciones y estructuras del poder político en el Mundo Antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topografía de la memoria en el contexto urbano de Pompeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Calderón Sánchez; Sergio España-Chamorro; Estefanía Alba Benito Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Arqueológicos del Área Vesubiana II / Archaeological Studies of the Vesuvian Area II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2818, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, BAR International Series, 9781407315638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Black people in Roman age through Sculpture: identity and otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, Momenti di continuità e rottura: bilancio di trent’anni di convegni L’Afr ica romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2177-2186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asociaciones y nuevos movimientos sociales para el patrimonio histórico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torrejón Valdelomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueologías sociales, Arqueología en sociedad. Actas de las VII Jornadas de Jóvenes en Investigación Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anexo 1, ARKEOGAZTE: ASOCIACIÓN DE JÓVENES INVESTIGADORES EN ARQUEOLOGÍA PREHISTÓRICA E HISTÓRICA, pp.318-338, 2015, Arkeogazte / Arkeogazte Aldizkaria, 978-84-944368-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluencias culturales en la Siria romana a través de la decoración arquitectónica del templo de Júpiter en Heliópolis (Baalbek, Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge García Sánchez; Irene Mañas Romero; Fabiola Salcedo Garcés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigare necesse est. Estudios en Homenaje a José María Luzón Nogué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.135-143, 2015, 978-84-608-2272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limes and provincial awareness in Roman Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, vol. XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2133-2138, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo I. Oplontis y Estabia en su perspectiva histórica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier González López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Calderón, S. España-Chamorro, R. Montoya, Estudios arqueológicos del Área Vesubiana I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Provincial Boundaries. A Multidisciplinary approach to the specific case of Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Krištuf; David Novák; Peter Tóth; Dagmar Vokounová Franzeová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Bohemia, pp.50-57, 2014, 978-80-261-0420-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nueva didáctica museológica del Museo Arqueológico Nacional a través de la exposición Tesoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonacasa Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Jordana Benet; Rosario Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las séptimas jornadas de Patrimonio Arqueológico en la Comunidad de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-97, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacionalismos y arqueología: usos políticos de la educación arqueológica en el caso de Ampurias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bermúdez Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA), JAS Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursos de arqueología en España. El ejemplo de Ampurias para el pasado y el futuro de la arqueología española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Moreno Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Patrimonio Cultural Subacuático, un tesoro de todos y para todos. Arqueología Subacuática y participación social en la protección del PCS (Documentación de la Sesión 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican Walls as a way to create the Hispano-Roman Identity in the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Bombardieri; Anacleto D'Agostino; Guido Guarducci; Valentina Orsi; Stefano Valentini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity &amp; Connectivity, Proceedings of the 16th Symposium on Mediterranean Archaeology (Florence, 1-3 March 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.983-990, 2013, BAR International Series, 9781407312064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio España-Chamorro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur - Universidad Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sespana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6962-5859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18748077X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315605488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448076872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'occuper mon poste actuel de chercheur Ramón y Cajal en Histoire ancienne à l'Université Complutense de Madrid (UCM), j’ai été &amp;quot;Marie Curie Fellow&amp;quot; (2022-2024) à la Sapienza Università di Roma, chercheur postdoctoral dans le cadre du programme &amp;quot;Atracción de Talento de Investigación Internacional en Madrid&amp;quot; (2022) et du programme &amp;quot;Juan de la Cierva Incorporación&amp;quot; (2021-2022) à l'UCM, ainsi que chercheur postdoctoral pour IdEx (2019-2021) à l’Institut Ausonius, Université Bordeaux-Montaigne. J’ai également travaillé à l’École espagnole d’Histoire et d’Archéologie à Rome (EEHAR-CSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, je suis membre associé de l’Institut Ausonius de Bordeaux (UMR 5607) et, depuis 2018, je fais partie du Groupe de recherche consolidé &amp;quot;Archéologie africaine&amp;quot; (UCM-971713).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai effectué des séjours de recherche à l’Université de Southampton (Arch. Computer Research Group), au Corpus Inscriptionum Latinarum (CIL) de l’Académie des Sciences et Lettres de Berlin-Brandebourg, à l’Università degli Studi di Bari Aldo Moro, à l’Université de Séville, ainsi qu’à l’Université Paris-Sorbonne - Orient et Méditerranée (UMR 8167).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches actuelles portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie et le territoire : bornes milliaires, termini et épigraphie rurale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie, les archives et le colonialisme en Afrique du Nord (Tunisie et Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie des spectacles dans le monde romain : théâtre, amphithéâtre et cirque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de plusieurs organisations professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Association of Archaeologists (depuis 2013, EAA ID : 54938),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association Internationale d’Épigraphie Grecque et Latine (AIEGL) (depuis 2020, membre à vie nº : 407),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau Epigraphy.info (2020-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française d’Études Épigraphiques sur Rome et le Monde Romain (SFER) (depuis 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scuola Archeologica Italiana di Cartagine (SAIC) (2022-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libyan Epigraphy Research Network (LERN) (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions d’Afrique retrouvées. Redécouvrir les inscriptions d’Althiburos conservées dans les archives du CIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.301-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités onomastiques de quatre inscriptions funéraires d'Afrique Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.151-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETHINKING COLONIAL TOPOI IN A SOCIAL HISTORY OF AFRICA IN THE ROMAN EMPIRE - (D.J.) Mattingly Between Sahara and Sea. Africa in the Roman Empire. Pp. xxvi + 717, b/w &amp; colour ills, b/w &amp; colour maps. Ann Arbor: University of Michigan Press, 2023. Cased, US$44.95. ISBN: 978-0-472-13345-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X24000398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieve funerario republicano de los hermanos Terpolii procedente de Italia central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tetrarchi a Mustis (Africa Proconsolare). Nuove iscrizioni dal Fondo Poinssot (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29.1, pp.225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mausoleum of Iulii at Mustis (Africa Proconsularis). Onomastic and Family Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gephyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37095/gephyra.1268129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una colección de antigüedades chipriotas donadas por Martín Almagro Basch al Museo Arqueológico Nacional de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Real Academia de la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.605-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetria atque proportione in Oriente: la innovación romana del trazado modulador en la acrópolis de Heliopolis-Baalbek (Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romula - Revista del Seminario de Arqueología de la Universidad Pablo de Olavide de Sevilla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustis revisited: unpublished inscriptions from the Parisian archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libyan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lis.2022.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words in context: the use of fecit in the milestones of Roman Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El epitafio de Carpophorus procedente de los Santos de Maimona (Badajoz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Conejo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficheiro Epigráfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235 ([inscripción 815]), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cronache di convegno “Landscapes and the Augustan revolution: Exploring the transformation of the Western provinces between the Republic and the early Empire. Sesión 192 del 27th EAA Meeting: Kiel 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Moreno Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52.1, pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graeco-Egyptian magical amulet of Anguipes with an apotropaic inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (191), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.CDE.5.128171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Colucci, la fragata Arapiles y la colección de Antigüedades chipriotas del Museo Arqueológico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurator Campaniae and the ‘Lands of Capua on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the British School at Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.377 - 397. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0068245421000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La estela de la milesia Dafnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Classica Universitatis Scientiarum Debreceniensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22315/ACD/2021/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sarcophagus of Lucius Florus Florentinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LAT.80.1.3289579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los esquivos oppida de Brutobriga y Turobriga: una propuesta sobre su ubicación y su relación con las deportaciones célticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), pp.139-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La urna de Cneus Lucretius Hermadioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrtia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Vlpia Aticilla sarcophagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.418-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos híbridos en la arquitectura oriental romana: el ejemplo del templo de Bel (Palmira, Siria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanitas – Revista de Estudos Grecolatinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.153-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item de Esuri Pace Iulia. Los problemas de la vía XXI del Itinerario de Antonino y el límite entre la Baetica y la Lusitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45/2, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.452.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«¡Que haya buena suerte, Hispane!» - Una urna cineraria con un nombre poco común</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune, a bull, and two rams - A new ostotheke probably from Ephesos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lapidario del III Duque de Alcalá de los Gazules. Apuntes sobre CIL II, 4962, CIL II, 1211 y otras noticias epigráficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFAM2019.9.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El extremo occidental de la Baetica y la vía XXIII Ab ostium fluminis Anae-Emerita del Itinerario de Antonino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50.2, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2019.vol50num2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una estela latina votiva de Moesia dedicada a seis divinidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/201913701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El eje viario Astigi-Malaca: una visión diacrónica a través de la epigrafía viaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/LVCENTVM2019.38.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Milliariorum Baeticae. Miliarios y política viaria en la Hispania Ulterior Baetica en época imperial (s. I-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota sobre tres urnas cinerarias procedentes del mercado de antigüedades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note On The New Graffito From Pompeii: Porcvlvs (Casa Della Diana Arcaizante, VII, 6, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fuer Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laci(ni)murga: ¿originalidad o duplicidad toponímica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie II, Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfii.31.2018.19411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontera occidental de la Baetica con la Lusitania: (Ad) Fines, Serpa, Moura y la invención historiográfica de Arucci Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarios y límites provinciales: Algunas reflexiones sobre el miliario de Mengíbar CIL XVII/1 93 y la frontera oriental entre la Bética y la Citerior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Roman milestone from Baetica of the series Hadrianus Avgustus Fecit preserved in the province of Seville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.241 - 250. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/cupauam2017.43.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El paisaje epigráfico viario de la via Augusta. Consideraciones de la jurisdicción de los conventus iuridici y la epigrafía miliaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florentia Iliberritana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los capita viarum de la provincia Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Arqueología Cordobesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía del poder imperial en el espacio rural bético a través de los miliarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potestas: Religión, poder y monarquía. Revista del Grupo Europeo de Investigación Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Potestas.2017.10.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONSALVE ROMERA, A., COLETO PERALVO. G., GONZALEZ LÓPEZ, J., ESPAÑA-CHAMORRO, S., LLORET PÉREZ, M., MARÍN MUÑOZ, L., COLETO PERALVO, G. & TORREJÓN VALDELOMAR, J. &amp;quot;De la sociedad civil a la sociedad arqueológica: una visión actual de la socialización del patrimonio en la ciudadanía española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Lloret Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejuelo. Revista de didáctica de la Lengua y la Literatura, Monográfico </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, identidad, ideología y perspectiva en la escena de batalla del Sarcófago de Portonaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo UCA. Revista digital científica independiente de arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen etnogeográfica del sur de la Península Ibérica en la Antigüedad: De Iberia a Hispania, de Turdetania a Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Murcia. Anejos de Antigüedad y Cristianismo (IX), 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ayc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unde incipit Baetica. Los límites de la Baetica y su integración territorial (s. I-III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Erma di Bretschneider, 2021, 978-88-913-2152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colecciones, arqueólogos, instituciones y yacimientos en la España de los siglos XVIII al XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Arranz Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Montoya González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La epigrafía norteafricana en los archivos del periodo colonial: pasado, presente y futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Erma di Bretchneider, 2025, 9788891335364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891335395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between tradition and innovation. Place Names and the Geography of Power in Late Republican and Early Imperial Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Betjes; Olivier Hekster; Erika Manders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Power in the Roman Empire. Proceedings of the Fifteenth Workshop of The International Network Impact of Empire (Nijmegen, 18-20 May 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, BRILL, pp.90-109, 2024, Impact of Empire, 978-90-04-53746-0. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004537460_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábito y dinámicas epigráficas del conventus Cordubensis (valle del Guadalquivir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.M. Campos Carrasco y J. Bermejo Meléndez (eds.), Ciudades romanas de la provincia Baetica. Corpus Vrbium Baeticarum: conventus Cordubensis et Gaditanus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onoba Monografías, Publicaciones de la Universidad de Huelva, pp.133-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispensator regio Zeugitanae: à propos d’une nouvelle inscription du cimetière des officiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Gonzalez Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d’histoire et d’épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Historique et archéologique de Carthage, pp.111-124, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros miliarios de África y la política viaria durante la época julio-claudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AFRICA ANTICA DALL’ETÀ REPUBBLICANA AI GIULIO-CLAUDII. L'Africa Romana, XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-307, 2024, EPIGRAFIA E ANTICHITÀ, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità epigrafiche del municipium Sava (Mauretania Caesariensis) dal Fond Salama (INHA, Parigi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.F. Petraccia (ed.), E pluribus Roma. Caleidoscopio storico per comprendere e parlare della pluralità del mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Ferrari Editore, pp.57-70, 2023, 88-5503-408-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verses for Eternity: The Carmina Latina Epigraphica in funerary contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">All'Insegna del Giglio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Conejo Delgado (ed.), Il valore dei gesti e dei oggetti: monete e altri elementi in contesti funerari, All'Insegna del Giglio, Sesto Fiorentino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-229, 2023, 9788892852167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CLEO Database: Digital text edition “creating” specific perceptions of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Fernández Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Gutenberg-Universität Mainz Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Horster and E. Fischer (eds.) CARMEN Working Papers 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Landscapes, Connecting Provinces: Milestones and the Construction of Hispania at the Beginning of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of the Roman Empire on Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.92-110, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004411449_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campani a Creta: nuove riflessioni sui termini positi inter Coloniam Flaviam Augustam Felicem Capuam et Plotium Plebeium (AE 1969/70, 635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Antolini; Silvia Maria Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro merito laborum. Miscellanea epigrafica per Gianfranco Paci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni TORED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2021, ICHNIA, 9788899846435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strade e il paesaggio del potere nella provincia di Baetica. Uno nuovo sguardo sulle pietre miliari e sull’epigrafia rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en A. Cristilli et ali (eds.): Experiencing the Landscape in Antiquity, Archaeopress, Oxford 101-108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I confini tra le province della Baetica e Lusitania nell’ager emeritensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Dubbini (ed.), I confini di Roma, collana Mousai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hic sunt musulami. Desterritorialización, pueblos y límites en el África romana. El caso de los musulamios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Salcedo, E. Benito y S. España Chamorro (eds,): Estudios sobre el África romana: Culturas e Imaginarios en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poder y Territorio. La política territorial y viaria en la Baetica de Augusto a Adriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VV.AA., Formas, manifestaciones y estructuras del poder político en el Mundo Antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topografía de la memoria en el contexto urbano de Pompeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Calderón Sánchez; Sergio España-Chamorro; Estefanía Alba Benito Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Arqueológicos del Área Vesubiana II / Archaeological Studies of the Vesuvian Area II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2818, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, BAR International Series, 9781407315638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Black people in Roman age through Sculpture: identity and otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, Momenti di continuità e rottura: bilancio di trent’anni di convegni L’Afr ica romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2177-2186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asociaciones y nuevos movimientos sociales para el patrimonio histórico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torrejón Valdelomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueologías sociales, Arqueología en sociedad. Actas de las VII Jornadas de Jóvenes en Investigación Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anexo 1, ARKEOGAZTE: ASOCIACIÓN DE JÓVENES INVESTIGADORES EN ARQUEOLOGÍA PREHISTÓRICA E HISTÓRICA, pp.318-338, 2015, Arkeogazte / Arkeogazte Aldizkaria, 978-84-944368-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limes and provincial awareness in Roman Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, vol. XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2133-2138, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluencias culturales en la Siria romana a través de la decoración arquitectónica del templo de Júpiter en Heliópolis (Baalbek, Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge García Sánchez; Irene Mañas Romero; Fabiola Salcedo Garcés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigare necesse est. Estudios en Homenaje a José María Luzón Nogué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.135-143, 2015, 978-84-608-2272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo I. Oplontis y Estabia en su perspectiva histórica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier González López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Calderón, S. España-Chamorro, R. Montoya, Estudios arqueológicos del Área Vesubiana I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Provincial Boundaries. A Multidisciplinary approach to the specific case of Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Krištuf; David Novák; Peter Tóth; Dagmar Vokounová Franzeová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Bohemia, pp.50-57, 2014, 978-80-261-0420-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursos de arqueología en España. El ejemplo de Ampurias para el pasado y el futuro de la arqueología española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Moreno Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Patrimonio Cultural Subacuático, un tesoro de todos y para todos. Arqueología Subacuática y participación social en la protección del PCS (Documentación de la Sesión 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican Walls as a way to create the Hispano-Roman Identity in the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Bombardieri; Anacleto D'Agostino; Guido Guarducci; Valentina Orsi; Stefano Valentini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity &amp; Connectivity, Proceedings of the 16th Symposium on Mediterranean Archaeology (Florence, 1-3 March 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.983-990, 2013, BAR International Series, 9781407312064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacionalismos y arqueología: usos políticos de la educación arqueológica en el caso de Ampurias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bermúdez Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA), JAS Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nueva didáctica museológica del Museo Arqueológico Nacional a través de la exposición Tesoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonacasa Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Jordana Benet; Rosario Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las séptimas jornadas de Patrimonio Arqueológico en la Comunidad de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-97, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9CCEABA"/>
+    <w:nsid w:val="1A9DC0A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="90F09667"/>
+    <w:nsid w:val="C70D082C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62EE18BA"/>
+    <w:nsid w:val="1E7AAAF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sespana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18748077X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315605488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448076872" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a-Chamorro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000398" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285313v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Gregori" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a Chamorro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37095/gephyra.1268129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285224v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Conejo Delgado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Moreno Escobar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azael Varas Mazagatos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2022.2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548162v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chapinal-Heras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.128171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548156v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548164v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068245421000058" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Calder&#243;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22315/ACD/2021/11" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.1.3289579" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/LVCENTVM2019.38.16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFAM2019.9.1.6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454202v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2019.vol50num2.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201913701008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459008v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfii.31.2018.19411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cupauam2017.43.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Potestas.2017.10.2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Monsalve Romera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Lloret Perez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ayc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arranz Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Alba Benito L&#225;zaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548167v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Montoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891335395" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004537460_008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gregori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n Bel&#233;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Fern&#225;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004411449_006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionitored.it/prodotto/ichnia-16-pro-merito-laborvm-miscellanea-epigrafica-gianfranco-paci/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548192v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548191v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/estudios-arqueologicos-del-area-vesubiana-ii-archaeological-studies-of-the-vesuvian-area-ii.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548185v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torrej&#243;n Valdelomar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548187v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548176v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonacasa S&#225;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/publicacion/ref/19069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Berm&#250;dez Lorenzo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548179v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moreno Meg&#237;as" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548183v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/soma-2012.html" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sespana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18748077X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315605488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448076872" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a-Chamorro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tecca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Gregori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a Chamorro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37095/gephyra.1268129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azael Varas Mazagatos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2022.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Conejo Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Moreno Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chapinal-Heras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.128171" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068245421000058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Calder&#243;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22315/ACD/2021/11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.1.3289579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFAM2019.9.1.6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2019.vol50num2.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201913701008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/LVCENTVM2019.38.16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfii.31.2018.19411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cupauam2017.43.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Potestas.2017.10.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Monsalve Romera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Lloret Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ayc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arranz Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Alba Benito L&#225;zaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Montoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891335395" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004537460_008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gregori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n Bel&#233;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Fern&#225;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004411449_006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionitored.it/prodotto/ichnia-16-pro-merito-laborvm-miscellanea-epigrafica-gianfranco-paci/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/estudios-arqueologicos-del-area-vesubiana-ii-archaeological-studies-of-the-vesuvian-area-ii.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torrej&#243;n Valdelomar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moreno Meg&#237;as" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/soma-2012.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Berm&#250;dez Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonacasa S&#225;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/publicacion/ref/19069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>