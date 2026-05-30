--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio España-Chamorro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur - Universidad Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sespana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6962-5859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18748077X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315605488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448076872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'occuper mon poste actuel de chercheur Ramón y Cajal en Histoire ancienne à l'Université Complutense de Madrid (UCM), j’ai été &amp;quot;Marie Curie Fellow&amp;quot; (2022-2024) à la Sapienza Università di Roma, chercheur postdoctoral dans le cadre du programme &amp;quot;Atracción de Talento de Investigación Internacional en Madrid&amp;quot; (2022) et du programme &amp;quot;Juan de la Cierva Incorporación&amp;quot; (2021-2022) à l'UCM, ainsi que chercheur postdoctoral pour IdEx (2019-2021) à l’Institut Ausonius, Université Bordeaux-Montaigne. J’ai également travaillé à l’École espagnole d’Histoire et d’Archéologie à Rome (EEHAR-CSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, je suis membre associé de l’Institut Ausonius de Bordeaux (UMR 5607) et, depuis 2018, je fais partie du Groupe de recherche consolidé &amp;quot;Archéologie africaine&amp;quot; (UCM-971713).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai effectué des séjours de recherche à l’Université de Southampton (Arch. Computer Research Group), au Corpus Inscriptionum Latinarum (CIL) de l’Académie des Sciences et Lettres de Berlin-Brandebourg, à l’Università degli Studi di Bari Aldo Moro, à l’Université de Séville, ainsi qu’à l’Université Paris-Sorbonne - Orient et Méditerranée (UMR 8167).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches actuelles portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie et le territoire : bornes milliaires, termini et épigraphie rurale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie, les archives et le colonialisme en Afrique du Nord (Tunisie et Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie des spectacles dans le monde romain : théâtre, amphithéâtre et cirque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de plusieurs organisations professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Association of Archaeologists (depuis 2013, EAA ID : 54938),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association Internationale d’Épigraphie Grecque et Latine (AIEGL) (depuis 2020, membre à vie nº : 407),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau Epigraphy.info (2020-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française d’Études Épigraphiques sur Rome et le Monde Romain (SFER) (depuis 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scuola Archeologica Italiana di Cartagine (SAIC) (2022-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libyan Epigraphy Research Network (LERN) (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions d’Afrique retrouvées. Redécouvrir les inscriptions d’Althiburos conservées dans les archives du CIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.301-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités onomastiques de quatre inscriptions funéraires d'Afrique Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.151-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETHINKING COLONIAL TOPOI IN A SOCIAL HISTORY OF AFRICA IN THE ROMAN EMPIRE - (D.J.) Mattingly Between Sahara and Sea. Africa in the Roman Empire. Pp. xxvi + 717, b/w &amp; colour ills, b/w &amp; colour maps. Ann Arbor: University of Michigan Press, 2023. Cased, US$44.95. ISBN: 978-0-472-13345-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X24000398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieve funerario republicano de los hermanos Terpolii procedente de Italia central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tetrarchi a Mustis (Africa Proconsolare). Nuove iscrizioni dal Fondo Poinssot (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29.1, pp.225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mausoleum of Iulii at Mustis (Africa Proconsularis). Onomastic and Family Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gephyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37095/gephyra.1268129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una colección de antigüedades chipriotas donadas por Martín Almagro Basch al Museo Arqueológico Nacional de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Real Academia de la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.605-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetria atque proportione in Oriente: la innovación romana del trazado modulador en la acrópolis de Heliopolis-Baalbek (Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romula - Revista del Seminario de Arqueología de la Universidad Pablo de Olavide de Sevilla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustis revisited: unpublished inscriptions from the Parisian archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libyan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lis.2022.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words in context: the use of fecit in the milestones of Roman Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El epitafio de Carpophorus procedente de los Santos de Maimona (Badajoz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Conejo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficheiro Epigráfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235 ([inscripción 815]), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cronache di convegno “Landscapes and the Augustan revolution: Exploring the transformation of the Western provinces between the Republic and the early Empire. Sesión 192 del 27th EAA Meeting: Kiel 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Moreno Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52.1, pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graeco-Egyptian magical amulet of Anguipes with an apotropaic inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (191), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.CDE.5.128171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Colucci, la fragata Arapiles y la colección de Antigüedades chipriotas del Museo Arqueológico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurator Campaniae and the ‘Lands of Capua on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the British School at Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.377 - 397. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0068245421000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La estela de la milesia Dafnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Classica Universitatis Scientiarum Debreceniensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22315/ACD/2021/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sarcophagus of Lucius Florus Florentinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LAT.80.1.3289579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los esquivos oppida de Brutobriga y Turobriga: una propuesta sobre su ubicación y su relación con las deportaciones célticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), pp.139-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La urna de Cneus Lucretius Hermadioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrtia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Vlpia Aticilla sarcophagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.418-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos híbridos en la arquitectura oriental romana: el ejemplo del templo de Bel (Palmira, Siria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanitas – Revista de Estudos Grecolatinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.153-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item de Esuri Pace Iulia. Los problemas de la vía XXI del Itinerario de Antonino y el límite entre la Baetica y la Lusitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45/2, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.452.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«¡Que haya buena suerte, Hispane!» - Una urna cineraria con un nombre poco común</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune, a bull, and two rams - A new ostotheke probably from Ephesos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lapidario del III Duque de Alcalá de los Gazules. Apuntes sobre CIL II, 4962, CIL II, 1211 y otras noticias epigráficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFAM2019.9.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El extremo occidental de la Baetica y la vía XXIII Ab ostium fluminis Anae-Emerita del Itinerario de Antonino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50.2, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2019.vol50num2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una estela latina votiva de Moesia dedicada a seis divinidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/201913701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El eje viario Astigi-Malaca: una visión diacrónica a través de la epigrafía viaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/LVCENTVM2019.38.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Milliariorum Baeticae. Miliarios y política viaria en la Hispania Ulterior Baetica en época imperial (s. I-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota sobre tres urnas cinerarias procedentes del mercado de antigüedades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note On The New Graffito From Pompeii: Porcvlvs (Casa Della Diana Arcaizante, VII, 6, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fuer Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laci(ni)murga: ¿originalidad o duplicidad toponímica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie II, Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfii.31.2018.19411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontera occidental de la Baetica con la Lusitania: (Ad) Fines, Serpa, Moura y la invención historiográfica de Arucci Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarios y límites provinciales: Algunas reflexiones sobre el miliario de Mengíbar CIL XVII/1 93 y la frontera oriental entre la Bética y la Citerior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Roman milestone from Baetica of the series Hadrianus Avgustus Fecit preserved in the province of Seville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.241 - 250. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/cupauam2017.43.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El paisaje epigráfico viario de la via Augusta. Consideraciones de la jurisdicción de los conventus iuridici y la epigrafía miliaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florentia Iliberritana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los capita viarum de la provincia Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Arqueología Cordobesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía del poder imperial en el espacio rural bético a través de los miliarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potestas: Religión, poder y monarquía. Revista del Grupo Europeo de Investigación Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Potestas.2017.10.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONSALVE ROMERA, A., COLETO PERALVO. G., GONZALEZ LÓPEZ, J., ESPAÑA-CHAMORRO, S., LLORET PÉREZ, M., MARÍN MUÑOZ, L., COLETO PERALVO, G. & TORREJÓN VALDELOMAR, J. &amp;quot;De la sociedad civil a la sociedad arqueológica: una visión actual de la socialización del patrimonio en la ciudadanía española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Lloret Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejuelo. Revista de didáctica de la Lengua y la Literatura, Monográfico </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, identidad, ideología y perspectiva en la escena de batalla del Sarcófago de Portonaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo UCA. Revista digital científica independiente de arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen etnogeográfica del sur de la Península Ibérica en la Antigüedad: De Iberia a Hispania, de Turdetania a Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Murcia. Anejos de Antigüedad y Cristianismo (IX), 2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ayc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unde incipit Baetica. Los límites de la Baetica y su integración territorial (s. I-III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Erma di Bretschneider, 2021, 978-88-913-2152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colecciones, arqueólogos, instituciones y yacimientos en la España de los siglos XVIII al XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Arranz Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Montoya González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La epigrafía norteafricana en los archivos del periodo colonial: pasado, presente y futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Erma di Bretchneider, 2025, 9788891335364. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891335395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between tradition and innovation. Place Names and the Geography of Power in Late Republican and Early Imperial Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Betjes; Olivier Hekster; Erika Manders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Power in the Roman Empire. Proceedings of the Fifteenth Workshop of The International Network Impact of Empire (Nijmegen, 18-20 May 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, BRILL, pp.90-109, 2024, Impact of Empire, 978-90-04-53746-0. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004537460_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábito y dinámicas epigráficas del conventus Cordubensis (valle del Guadalquivir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.M. Campos Carrasco y J. Bermejo Meléndez (eds.), Ciudades romanas de la provincia Baetica. Corpus Vrbium Baeticarum: conventus Cordubensis et Gaditanus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onoba Monografías, Publicaciones de la Universidad de Huelva, pp.133-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispensator regio Zeugitanae: à propos d’une nouvelle inscription du cimetière des officiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Gonzalez Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d’histoire et d’épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Historique et archéologique de Carthage, pp.111-124, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros miliarios de África y la política viaria durante la época julio-claudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AFRICA ANTICA DALL’ETÀ REPUBBLICANA AI GIULIO-CLAUDII. L'Africa Romana, XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-307, 2024, EPIGRAFIA E ANTICHITÀ, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità epigrafiche del municipium Sava (Mauretania Caesariensis) dal Fond Salama (INHA, Parigi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.F. Petraccia (ed.), E pluribus Roma. Caleidoscopio storico per comprendere e parlare della pluralità del mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Ferrari Editore, pp.57-70, 2023, 88-5503-408-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verses for Eternity: The Carmina Latina Epigraphica in funerary contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">All'Insegna del Giglio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Conejo Delgado (ed.), Il valore dei gesti e dei oggetti: monete e altri elementi in contesti funerari, All'Insegna del Giglio, Sesto Fiorentino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-229, 2023, 9788892852167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CLEO Database: Digital text edition “creating” specific perceptions of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Fernández Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Gutenberg-Universität Mainz Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Horster and E. Fischer (eds.) CARMEN Working Papers 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Landscapes, Connecting Provinces: Milestones and the Construction of Hispania at the Beginning of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of the Roman Empire on Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.92-110, 2021, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004411449_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campani a Creta: nuove riflessioni sui termini positi inter Coloniam Flaviam Augustam Felicem Capuam et Plotium Plebeium (AE 1969/70, 635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Antolini; Silvia Maria Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro merito laborum. Miscellanea epigrafica per Gianfranco Paci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni TORED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2021, ICHNIA, 9788899846435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strade e il paesaggio del potere nella provincia di Baetica. Uno nuovo sguardo sulle pietre miliari e sull’epigrafia rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en A. Cristilli et ali (eds.): Experiencing the Landscape in Antiquity, Archaeopress, Oxford 101-108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I confini tra le province della Baetica e Lusitania nell’ager emeritensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Dubbini (ed.), I confini di Roma, collana Mousai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hic sunt musulami. Desterritorialización, pueblos y límites en el África romana. El caso de los musulamios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Salcedo, E. Benito y S. España Chamorro (eds,): Estudios sobre el África romana: Culturas e Imaginarios en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poder y Territorio. La política territorial y viaria en la Baetica de Augusto a Adriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VV.AA., Formas, manifestaciones y estructuras del poder político en el Mundo Antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topografía de la memoria en el contexto urbano de Pompeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Calderón Sánchez; Sergio España-Chamorro; Estefanía Alba Benito Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Arqueológicos del Área Vesubiana II / Archaeological Studies of the Vesuvian Area II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2818, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, BAR International Series, 9781407315638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Black people in Roman age through Sculpture: identity and otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, Momenti di continuità e rottura: bilancio di trent’anni di convegni L’Afr ica romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2177-2186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asociaciones y nuevos movimientos sociales para el patrimonio histórico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torrejón Valdelomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueologías sociales, Arqueología en sociedad. Actas de las VII Jornadas de Jóvenes en Investigación Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anexo 1, ARKEOGAZTE: ASOCIACIÓN DE JÓVENES INVESTIGADORES EN ARQUEOLOGÍA PREHISTÓRICA E HISTÓRICA, pp.318-338, 2015, Arkeogazte / Arkeogazte Aldizkaria, 978-84-944368-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limes and provincial awareness in Roman Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, vol. XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2133-2138, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluencias culturales en la Siria romana a través de la decoración arquitectónica del templo de Júpiter en Heliópolis (Baalbek, Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge García Sánchez; Irene Mañas Romero; Fabiola Salcedo Garcés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigare necesse est. Estudios en Homenaje a José María Luzón Nogué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.135-143, 2015, 978-84-608-2272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo I. Oplontis y Estabia en su perspectiva histórica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier González López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Calderón, S. España-Chamorro, R. Montoya, Estudios arqueológicos del Área Vesubiana I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Provincial Boundaries. A Multidisciplinary approach to the specific case of Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Krištuf; David Novák; Peter Tóth; Dagmar Vokounová Franzeová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Bohemia, pp.50-57, 2014, 978-80-261-0420-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursos de arqueología en España. El ejemplo de Ampurias para el pasado y el futuro de la arqueología española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Moreno Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Patrimonio Cultural Subacuático, un tesoro de todos y para todos. Arqueología Subacuática y participación social en la protección del PCS (Documentación de la Sesión 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican Walls as a way to create the Hispano-Roman Identity in the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Bombardieri; Anacleto D'Agostino; Guido Guarducci; Valentina Orsi; Stefano Valentini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity &amp; Connectivity, Proceedings of the 16th Symposium on Mediterranean Archaeology (Florence, 1-3 March 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.983-990, 2013, BAR International Series, 9781407312064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacionalismos y arqueología: usos políticos de la educación arqueológica en el caso de Ampurias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bermúdez Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA), JAS Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nueva didáctica museológica del Museo Arqueológico Nacional a través de la exposición Tesoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonacasa Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Jordana Benet; Rosario Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las séptimas jornadas de Patrimonio Arqueológico en la Comunidad de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-97, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sergio España-Chamorro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur - Universidad Complutense de Madrid.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sespana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6962-5859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18748077X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">315605488</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Jpafm5EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000448076872</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant d'occuper mon poste actuel de chercheur Ramón y Cajal en Histoire ancienne à l'Université Complutense de Madrid (UCM), j’ai été &amp;quot;Marie Curie Fellow&amp;quot; (2022-2024) à la Sapienza Università di Roma, chercheur postdoctoral dans le cadre du programme &amp;quot;Atracción de Talento de Investigación Internacional en Madrid&amp;quot; (2022) et du programme &amp;quot;Juan de la Cierva Incorporación&amp;quot; (2021-2022) à l'UCM, ainsi que chercheur postdoctoral pour IdEx (2019-2021) à l’Institut Ausonius, Université Bordeaux-Montaigne. J’ai également travaillé à l’École espagnole d’Histoire et d’Archéologie à Rome (EEHAR-CSIC).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement, je suis membre associé de l’Institut Ausonius de Bordeaux (UMR 5607) et, depuis 2018, je fais partie du Groupe de recherche consolidé &amp;quot;Archéologie africaine&amp;quot; (UCM-971713).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai effectué des séjours de recherche à l’Université de Southampton (Arch. Computer Research Group), au Corpus Inscriptionum Latinarum (CIL) de l’Académie des Sciences et Lettres de Berlin-Brandebourg, à l’Università degli Studi di Bari Aldo Moro, à l’Université de Séville, ainsi qu’à l’Université Paris-Sorbonne - Orient et Méditerranée (UMR 8167).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches actuelles portent sur :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie et le territoire : bornes milliaires, termini et épigraphie rurale.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie, les archives et le colonialisme en Afrique du Nord (Tunisie et Algérie).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Épigraphie des spectacles dans le monde romain : théâtre, amphithéâtre et cirque.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis membre de plusieurs organisations professionnelles :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">European Association of Archaeologists (depuis 2013, EAA ID : 54938),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Association Internationale d’Épigraphie Grecque et Latine (AIEGL) (depuis 2020, membre à vie nº : 407),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Réseau Epigraphy.info (2020-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Société Française d’Études Épigraphiques sur Rome et le Monde Romain (SFER) (depuis 2022),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scuola Archeologica Italiana di Cartagine (SAIC) (2022-2024),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Libyan Epigraphy Research Network (LERN) (depuis 2023).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscriptions d’Afrique retrouvées. Redécouvrir les inscriptions d’Althiburos conservées dans les archives du CIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Tecca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.301-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités onomastiques de quatre inscriptions funéraires d'Afrique Proconsulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.151-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETHINKING COLONIAL TOPOI IN A SOCIAL HISTORY OF AFRICA IN THE ROMAN EMPIRE - (D.J.) Mattingly Between Sahara and Sea. Africa in the Roman Empire. Pp. xxvi + 717, b/w &amp; colour ills, b/w &amp; colour maps. Ann Arbor: University of Michigan Press, 2023. Cased, US$44.95. ISBN: 978-0-472-13345-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0009840X24000398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mausoleum of Iulii at Mustis (Africa Proconsularis). Onomastic and Family Relationships.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gephyra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37095/gephyra.1268129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relieve funerario republicano de los hermanos Terpolii procedente de Italia central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 226, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I tetrarchi a Mustis (Africa Proconsolare). Nuove iscrizioni dal Fondo Poinssot (Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scienze dell'antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29.1, pp.225-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustis revisited: unpublished inscriptions from the Parisian archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libyan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/lis.2022.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una colección de antigüedades chipriotas donadas por Martín Almagro Basch al Museo Arqueológico Nacional de Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín de la Real Academia de la Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.605-621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetria atque proportione in Oriente: la innovación romana del trazado modulador en la acrópolis de Heliopolis-Baalbek (Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romula - Revista del Seminario de Arqueología de la Universidad Pablo de Olavide de Sevilla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words in context: the use of fecit in the milestones of Roman Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El epitafio de Carpophorus procedente de los Santos de Maimona (Badajoz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noe Conejo Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ficheiro Epigráfico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235 ([inscripción 815]), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cronache di convegno “Landscapes and the Augustan revolution: Exploring the transformation of the Western provinces between the Republic and the early Empire. Sesión 192 del 27th EAA Meeting: Kiel 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Carmen Moreno Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Studi Latini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52.1, pp.164-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Graeco-Egyptian magical amulet of Anguipes with an apotropaic inscription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique d'Egypte; bulletin periodique de la Fondation egyptologique reine Elisabeth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (191), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.CDE.5.128171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Colucci, la fragata Arapiles y la colección de Antigüedades chipriotas del Museo Arqueológico Nacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azael Varas Mazagatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletín del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The procurator Campaniae and the ‘Lands of Capua on Crete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual of the British School at Athens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.377 - 397. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0068245421000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La estela de la milesia Dafnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Classica Universitatis Scientiarum Debreceniensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22315/ACD/2021/11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sarcophagus of Lucius Florus Florentinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (1), pp.22-28. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LAT.80.1.3289579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los esquivos oppida de Brutobriga y Turobriga: una propuesta sobre su ubicación y su relación con las deportaciones célticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123 (1), pp.139-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minima Epigraphica Auctionum (2019). La urna de Cneus Lucretius Hermadioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Myrtia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Vlpia Aticilla sarcophagus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82, pp.418-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelos híbridos en la arquitectura oriental romana: el ejemplo del templo de Bel (Palmira, Siria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanitas – Revista de Estudos Grecolatinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.153-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El lapidario del III Duque de Alcalá de los Gazules. Apuntes sobre CIL II, 4962, CIL II, 1211 y otras noticias epigráficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/AFAM2019.9.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortune, a bull, and two rams - A new ostotheke probably from Ephesos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica Anatolica. Zeitschrift für Epigraphik und historische Geographie Anatoliens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item de Esuri Pace Iulia. Los problemas de la vía XXI del Itinerario de Antonino y el límite entre la Baetica y la Lusitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45/2, pp.237-259. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dha.452.0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«¡Que haya buena suerte, Hispane!» - Una urna cineraria con un nombre poco común</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Chapinal-Heras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylloge Epigraphica Barcinonensis </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XVII, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El extremo occidental de la Baetica y la vía XXIII Ab ostium fluminis Anae-Emerita del Itinerario de Antonino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyrenae, Revista de Prehistòria i Antiguitat de la Mediterrània Occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50.2, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/Pyrenae2019.vol50num2.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una estela latina votiva de Moesia dedicada a seis divinidades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/201913701008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El eje viario Astigi-Malaca: una visión diacrónica a través de la epigrafía viaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lvcentvm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.341-353. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/LVCENTVM2019.38.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Milliariorum Baeticae. Miliarios y política viaria en la Hispania Ulterior Baetica en época imperial (s. I-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota sobre tres urnas cinerarias procedentes del mercado de antigüedades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note On The New Graffito From Pompeii: Porcvlvs (Casa Della Diana Arcaizante, VII, 6, 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift fuer Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laci(ni)murga: ¿originalidad o duplicidad toponímica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacio Tiempo y Forma. Serie II, Historia Antigua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5944/etfii.31.2018.19411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontera occidental de la Baetica con la Lusitania: (Ad) Fines, Serpa, Moura y la invención historiográfica de Arucci Nova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Storica dell'Antichità</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliarios y límites provinciales: Algunas reflexiones sobre el miliario de Mengíbar CIL XVII/1 93 y la frontera oriental entre la Bética y la Citerior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigraphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourth Roman milestone from Baetica of the series Hadrianus Avgustus Fecit preserved in the province of Seville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Prehistoria y Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, pp.241 - 250. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/cupauam2017.43.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El paisaje epigráfico viario de la via Augusta. Consideraciones de la jurisdicción de los conventus iuridici y la epigrafía miliaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Florentia Iliberritana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los capita viarum de la provincia Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anales de Arqueología Cordobesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogía del poder imperial en el espacio rural bético a través de los miliarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potestas: Religión, poder y monarquía. Revista del Grupo Europeo de Investigación Histórica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6035/Potestas.2017.10.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02459059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONSALVE ROMERA, A., COLETO PERALVO. G., GONZALEZ LÓPEZ, J., ESPAÑA-CHAMORRO, S., LLORET PÉREZ, M., MARÍN MUÑOZ, L., COLETO PERALVO, G. & TORREJÓN VALDELOMAR, J. &amp;quot;De la sociedad civil a la sociedad arqueológica: una visión actual de la socialización del patrimonio en la ciudadanía española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Gonzalez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Lloret Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tejuelo. Revista de didáctica de la Lengua y la Literatura, Monográfico </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propaganda, identidad, ideología y perspectiva en la escena de batalla del Sarcófago de Portonaccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueo UCA. Revista digital científica independiente de arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La imagen etnogeográfica del sur de la Península Ibérica en la Antigüedad: De Iberia a Hispania, de Turdetania a Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Murcia. Anejos de Antigüedad y Cristianismo (IX), 2022, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ayc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unde incipit Baetica. Los límites de la Baetica y su integración territorial (s. I-III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Erma di Bretschneider, 2021, 978-88-913-2152-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colecciones, arqueólogos, instituciones y yacimientos en la España de los siglos XVIII al XX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Arranz Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudios arqueológicos del Área Vesubiana I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Calderón Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Montoya González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La epigrafía norteafricana en los archivos del periodo colonial: pasado, presente y futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Calvelli; Ginette Vagenheim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falsificazioni e collezioni epigrafiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Erma di Bretchneider, 2025, 9788891335364. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48255/9788891335395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between tradition and innovation. Place Names and the Geography of Power in Late Republican and Early Imperial Hispania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sven Betjes; Olivier Hekster; Erika Manders. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition and Power in the Roman Empire. Proceedings of the Fifteenth Workshop of The International Network Impact of Empire (Nijmegen, 18-20 May 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, BRILL, pp.90-109, 2024, Impact of Empire, 978-90-04-53746-0. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004537460_008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispensator regio Zeugitanae: à propos d’une nouvelle inscription du cimetière des officiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Gonzalez Bordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Lotfi Naddari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments d’histoire et d’épigraphie romaines. Hommages offerts à Zeineb Benzina Ben Abdallah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Historique et archéologique de Carthage, pp.111-124, 2024, 978-9938-79-126-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábito y dinámicas epigráficas del conventus Cordubensis (valle del Guadalquivir)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.M. Campos Carrasco y J. Bermejo Meléndez (eds.), Ciudades romanas de la provincia Baetica. Corpus Vrbium Baeticarum: conventus Cordubensis et Gaditanus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onoba Monografías, Publicaciones de la Universidad de Huelva, pp.133-48, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los primeros miliarios de África y la política viaria durante la época julio-claudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samir Aounallah; Frédéric Hurlet; Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’AFRICA ANTICA DALL’ETÀ REPUBBLICANA AI GIULIO-CLAUDII. L'Africa Romana, XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-307, 2024, EPIGRAFIA E ANTICHITÀ, 978-88-290-2416-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità epigrafiche del municipium Sava (Mauretania Caesariensis) dal Fond Salama (INHA, Parigi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.F. Petraccia (ed.), E pluribus Roma. Caleidoscopio storico per comprendere e parlare della pluralità del mondo romano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Ferrari Editore, pp.57-70, 2023, 88-5503-408-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verses for Eternity: The Carmina Latina Epigraphica in funerary contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">All'Insegna del Giglio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N. Conejo Delgado (ed.), Il valore dei gesti e dei oggetti: monete e altri elementi in contesti funerari, All'Insegna del Giglio, Sesto Fiorentino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-229, 2023, 9788892852167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of CLEO Database: Digital text edition “creating” specific perceptions of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Fernández Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Limón Belén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Gutenberg-Universität Mainz Verlag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Horster and E. Fischer (eds.) CARMEN Working Papers 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging Landscapes, Connecting Provinces: Milestones and the Construction of Hispania at the Beginning of the Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Impact of the Roman Empire on Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.92-110, 2021, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004411449_006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campani a Creta: nuove riflessioni sui termini positi inter Coloniam Flaviam Augustam Felicem Capuam et Plotium Plebeium (AE 1969/70, 635)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Gregori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Antolini; Silvia Maria Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro merito laborum. Miscellanea epigrafica per Gianfranco Paci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni TORED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2021, ICHNIA, 9788899846435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strade e il paesaggio del potere nella provincia di Baetica. Uno nuovo sguardo sulle pietre miliari e sull’epigrafia rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">en A. Cristilli et ali (eds.): Experiencing the Landscape in Antiquity, Archaeopress, Oxford 101-108</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03091784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I confini tra le province della Baetica e Lusitania nell’ager emeritensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R. Dubbini (ed.), I confini di Roma, collana Mousai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02393631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hic sunt musulami. Desterritorialización, pueblos y límites en el África romana. El caso de los musulamios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Salcedo, E. Benito y S. España Chamorro (eds,): Estudios sobre el África romana: Culturas e Imaginarios en transformación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poder y Territorio. La política territorial y viaria en la Baetica de Augusto a Adriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VV.AA., Formas, manifestaciones y estructuras del poder político en el Mundo Antiguo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-350, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topografía de la memoria en el contexto urbano de Pompeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Calderón Sánchez; Sergio España-Chamorro; Estefanía Alba Benito Lázaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Arqueológicos del Área Vesubiana II / Archaeological Studies of the Vesuvian Area II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2818, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, BAR International Series, 9781407315638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluencias culturales en la Siria romana a través de la decoración arquitectónica del templo de Júpiter en Heliópolis (Baalbek, Líbano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge García Sánchez; Irene Mañas Romero; Fabiola Salcedo Garcés. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigare necesse est. Estudios en Homenaje a José María Luzón Nogué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense de Madrid, pp.135-143, 2015, 978-84-608-2272-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of Black people in Roman age through Sculpture: identity and otherness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Alba Benito Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paola Ruggeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, Momenti di continuità e rottura: bilancio di trent’anni di convegni L’Afr ica romana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2177-2186, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asociaciones y nuevos movimientos sociales para el patrimonio histórico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Torrejón Valdelomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Monsalve Romera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Coleto Peralvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueologías sociales, Arqueología en sociedad. Actas de las VII Jornadas de Jóvenes en Investigación Arqueológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anexo 1, ARKEOGAZTE: ASOCIACIÓN DE JÓVENES INVESTIGADORES EN ARQUEOLOGÍA PREHISTÓRICA E HISTÓRICA, pp.318-338, 2015, Arkeogazte / Arkeogazte Aldizkaria, 978-84-944368-0-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limes and provincial awareness in Roman Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Africa Romana, vol. XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2133-2138, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo I. Oplontis y Estabia en su perspectiva histórica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier González López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Calderón, S. España-Chamorro, R. Montoya, Estudios arqueológicos del Área Vesubiana I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-26, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Provincial Boundaries. A Multidisciplinary approach to the specific case of Baetica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Petr Krištuf; David Novák; Peter Tóth; Dagmar Vokounová Franzeová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Archaeology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of West Bohemia, pp.50-57, 2014, 978-80-261-0420-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cursos de arqueología en España. El ejemplo de Ampurias para el pasado y el futuro de la arqueología española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Moreno Megías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Patrimonio Cultural Subacuático, un tesoro de todos y para todos. Arqueología Subacuática y participación social en la protección del PCS (Documentación de la Sesión 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roman Republican Walls as a way to create the Hispano-Roman Identity in the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Bombardieri; Anacleto D'Agostino; Guido Guarducci; Valentina Orsi; Stefano Valentini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identity &amp; Connectivity, Proceedings of the 16th Symposium on Mediterranean Archaeology (Florence, 1-3 March 2012),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAR Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.983-990, 2013, BAR International Series, 9781407312064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacionalismos y arqueología: usos políticos de la educación arqueológica en el caso de Ampurias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Bermúdez Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las V Jornadas de Jóvenes en Investigación Arqueológica (JIA), JAS Arqueología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nueva didáctica museológica del Museo Arqueológico Nacional a través de la exposición Tesoros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonacasa Sáez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio España-Chamorro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolás Jordana Benet; Rosario Pérez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas de las séptimas jornadas de Patrimonio Arqueológico en la Comunidad de Madrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidad de Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-97, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9DC0A3"/>
+    <w:nsid w:val="F7B88F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C70D082C"/>
+    <w:nsid w:val="AFA3C41F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E7AAAF8"/>
+    <w:nsid w:val="23C2F49F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sespana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18748077X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315605488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448076872" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a-Chamorro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tecca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678102v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285313v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Gregori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a Chamorro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37095/gephyra.1268129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548163v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azael Varas Mazagatos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285186v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2022.2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Conejo Delgado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Moreno Escobar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chapinal-Heras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.128171" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068245421000058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Calder&#243;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22315/ACD/2021/11" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.1.3289579" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFAM2019.9.1.6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2019.vol50num2.4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201913701008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/LVCENTVM2019.38.16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393334v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548155v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfii.31.2018.19411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cupauam2017.43.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459072v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Potestas.2017.10.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Monsalve Romera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Lloret Perez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548154v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ayc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arranz Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Alba Benito L&#225;zaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Montoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891335395" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004537460_008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651322v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gregori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n Bel&#233;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Fern&#225;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004411449_006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionitored.it/prodotto/ichnia-16-pro-merito-laborvm-miscellanea-epigrafica-gianfranco-paci/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548190v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/estudios-arqueologicos-del-area-vesubiana-ii-archaeological-studies-of-the-vesuvian-area-ii.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torrej&#243;n Valdelomar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548184v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moreno Meg&#237;as" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/soma-2012.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Berm&#250;dez Lorenzo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonacasa S&#225;ez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/publicacion/ref/19069" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sespana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6962-5859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18748077X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315605488" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Jpafm5EAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000448076872" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a-Chamorro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tecca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0009840X24000398" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espa&#241;a Chamorro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37095/gephyra.1268129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Gregori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/lis.2022.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azael Varas Mazagatos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285398v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Conejo Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Carmen Moreno Escobar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chapinal-Heras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CDE.5.128171" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548156v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548164v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0068245421000058" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Calder&#243;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22315/ACD/2021/11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LAT.80.1.3289579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/AFAM2019.9.1.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454202v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.452.0237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393394v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Pyrenae2019.vol50num2.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201913701008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/LVCENTVM2019.38.16" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393334v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/etfii.31.2018.19411" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cupauam2017.43.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02459059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6035/Potestas.2017.10.2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Monsalve Romera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonzalez Lopez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Lloret Perez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ayc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548172v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Arranz Santos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Romero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Alba Benito L&#225;zaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Montoya Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220515v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891335395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004537460_008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Gonzalez Bordas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/prodotto/lafrica-antica-dalleta-repubblicana-ai-giulio-claudii" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gregori" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289194v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lim&#243;n Bel&#233;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Fern&#225;ndez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004411449_006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizionitored.it/prodotto/ichnia-16-pro-merito-laborvm-miscellanea-epigrafica-gianfranco-paci/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548191v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/estudios-arqueologicos-del-area-vesubiana-ii-archaeological-studies-of-the-vesuvian-area-ii.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548193v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n Mu&#241;oz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Torrej&#243;n Valdelomar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Coleto Peralvo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gonz&#225;lez L&#243;pez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Moreno Meg&#237;as" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548183v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/soma-2012.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Berm&#250;dez Lorenzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonacasa S&#225;ez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comunidad.madrid/publicacion/ref/19069" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>