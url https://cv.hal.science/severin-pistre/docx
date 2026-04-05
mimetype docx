--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -235,429 +235,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater recharge zone mapping in a coastal mediterranean aquifer applying fuzzy and analytical hierarchy process and frequency ratio: A case study of northeast Tunisia</w:t>
+                <w:t xml:space="preserve">A Dataset of Water Stable Isotopes in Iran’s Main Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Kouaied</w:t>
+                <w:t xml:space="preserve">Omid Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+                <w:t xml:space="preserve">Roohollah Noori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Zghibi</w:t>
+                <w:t xml:space="preserve">Saman Javadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza Barrek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Changhyun Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Bateni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105537⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06000-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535232v1</w:t>
+                <w:t xml:space="preserve">hal-05535245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dataset of Water Stable Isotopes in Iran’s Main Aquifers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roohollah Noori</w:t>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saman Javadi</w:t>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changhyun Jun</w:t>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayed Bateni</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06000-w⟩</w:t>
+              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535245v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groundwater recharge zone mapping in a coastal mediterranean aquifer applying fuzzy and analytical hierarchy process and frequency ratio: A case study of northeast Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Amal Kouaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Aziza Barrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.105537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants of emerging concern (CECs) as indicators of pollution and hydrological processes in an anthropized mediterranean water basin: Case of the Kasserine Basin (Central Tunisia)</w:t>
               </w:r>
@@ -877,51 +877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human health risk of nitrate in groundwater of Tehran–Karaj plain, Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maedeh Alizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roohollah Noori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1239,295 +1239,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline in Iran’s groundwater recharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Maghrebi</w:t>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Jessen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sayed Bateni</w:t>
+                <w:t xml:space="preserve">Sam Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essam Heggy</w:t>
+                <w:t xml:space="preserve">Emilien Lassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-42411-2⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564738v1</w:t>
+                <w:t xml:space="preserve">hal-03935277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+                <w:t xml:space="preserve">Decline in Iran’s groundwater recharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roohollah Noori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Allier</w:t>
+                <w:t xml:space="preserve">Mohsen Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lassara</w:t>
+                <w:t xml:space="preserve">Søren Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Bateni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Essam Heggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01650-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-42411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935277v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new simple statistical method for the unsupervised clustering of the hydrodynamic behavior at different boreholes. Analysis of the obtained clusters in relation to geological knowledge</w:t>
               </w:r>
@@ -1775,520 +1775,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modeling using airGR and airGRteaching: application to a catchment in Northeast Algeria</w:t>
+                <w:t xml:space="preserve">Coastal karst aquifers and submarine springs: what future for their water resources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Yahiaoui</w:t>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Chibane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Ali-Rahmani</w:t>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01444-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564725v1</w:t>
+                <w:t xml:space="preserve">hal-03844020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of DRASTIC Method for Groundwater Vulnerability Case of Wadi Nil Aquifer in Jijel, NE Algeria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.61-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886944v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal karst aquifers and submarine springs: what future for their water resources?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Fleury</w:t>
+                <w:t xml:space="preserve">Rainfall-runoff modeling using airGR and airGRteaching: application to a catchment in Northeast Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bentchakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ali-Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.168⟩</w:t>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.4985-4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01444-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03844020v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness of DRASTIC Method for Groundwater Vulnerability Case of Wadi Nil Aquifer in Jijel, NE Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Mahdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Chabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Hocine Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Drouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.229-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17014/ijog.9.2.229-246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887198v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Impact of Climate Change on the Sediment Fluxes of a Watershed in West Africa: Cas of the Aghien Lagoon, Côte d’Ivoire</w:t>
               </w:r>
@@ -2814,248 +2814,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
+                <w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472284v1</w:t>
+                <w:t xml:space="preserve">hal-03329620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: A parsimonious approach for large-scale tracer test interpretation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedri Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (4), pp.1539-1550. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7th World Multidisciplinary Earth Sciences Symposium (WMESS 2021) 6th-10th September 2021, Prague, Czech Republic, 906, pp.012112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-021-02380-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/906/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329620v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault zones in limestones: impact on karstogenesis and groundwater flow (Lez aquifer, southern France)</w:t>
               </w:r>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.100634. </w:t>
@@ -4290,274 +4290,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of western Mediterranea tectonic evolution in the geometry of a karstic domain in the Betic Cordilleras (Sierra Gorda, Spain): importance of a tardy extensional regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of tectonics and neotectonics on the morphogenesis of the peak karst of Halong Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fénart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan van Canh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (1), pp.11-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09853111.1999.11105328⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (3-4), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.1999.11105342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410447v1</w:t>
+                <w:t xml:space="preserve">hal-02410440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tectonics and neotectonics on the morphogenesis of the peak karst of Halong Bay, Vietnam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fénart</w:t>
+                <w:t xml:space="preserve">The role of western Mediterranea tectonic evolution in the geometry of a karstic domain in the Betic Cordilleras (Sierra Gorda, Spain): importance of a tardy extensional regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cat</w:t>
+                <w:t xml:space="preserve">Manuel Lopez-Chicano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pulido-Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Drogue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (3-4), pp.193-200. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09853111.1999.11105342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09853111.1999.11105328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410440v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks for karst groundwater management: case of the Lez spring (Southern France)</w:t>
               </w:r>
@@ -5326,51 +5326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and complementarity of two systemic models (reservoir and neural networks) used to simulate spring discharge and piezometry for a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,269 +5453,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution hydrogéologique de l’hydrosystème karstique Cesse-Pouzols (Minervois, France) au cours du quaternaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410278v1</w:t>
+                <w:t xml:space="preserve">hal-02914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution hydrogéologique de l’hydrosystème karstique Cesse-Pouzols (Minervois, France) au cours du quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell‑estupina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 24/1, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914567v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crues, partie I : Rôle du karst dans les crues du fleuve Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6487,51 +6487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Kneppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wajdi Najem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7227,298 +7227,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t>
+                <w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Roesch</w:t>
+                <w:t xml:space="preserve">A. Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410357v1</w:t>
+                <w:t xml:space="preserve">hal-02410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t>
+                <w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roesch</w:t>
+                <w:t xml:space="preserve">Axel Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
+              <w:t xml:space="preserve">Environmental Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410362v1</w:t>
+                <w:t xml:space="preserve">hal-02410357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for extreme groundwater surge predetermination in carbonate aquifers: Groundwater flood frequency analysis</w:t>
               </w:r>
@@ -7744,298 +7744,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
+                <w:t xml:space="preserve">A pluridisciplinary methodology for intregrated management of coastal aquifer - Geological, hydrogeological and economic studies of the Roussillon aquifer (Pyrénées-Orientales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hébrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cheynet</w:t>
+                <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dazy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">G.A. Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (4), p. 275 - p. 285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410375v1</w:t>
+                <w:t xml:space="preserve">hal-00453812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluridisciplinary methodology for intregrated management of coastal aquifer - Geological, hydrogeological and economic studies of the Roussillon aquifer (Pyrénées-Orientales, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Nicolas Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duvail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Le Strat</w:t>
+                <w:t xml:space="preserve">Jean Dazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (10), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453812v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
               </w:r>
@@ -8157,3343 +8157,3468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Oxidation Zoning in Mine Tailings Generating Arsenic-rich Acidic Waters (Carnoulès, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of fracturing in the southern sector of Sierra Almijara (province of Málaga)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Leblanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Isaac Pérez Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolomé Andreo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sanz de Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mine Water and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geogaceta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335249v1</w:t>
+                <w:t xml:space="preserve">hal-05535195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of fractional flow dimension to a partially penetrating well in stratified fractured reservoirs. New results based on the study of synthetic fracture networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+                <w:t xml:space="preserve">Reverse Oxidation Zoning in Mine Tailings Generating Arsenic-rich Acidic Waters (Carnoulès, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mine Water and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s102300300002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0309-1708(02)00010-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410424v1</w:t>
+                <w:t xml:space="preserve">hal-03335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow behavior in a dual fracture network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+                <w:t xml:space="preserve">Origin of fractional flow dimension to a partially penetrating well in stratified fractured reservoirs. New results based on the study of synthetic fracture networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornaton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bidaux</w:t>
+                <w:t xml:space="preserve">C. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (4), pp.371-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1708(02)00010-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00120-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of an extension of pre-Quaternary age for the evolution of the carbonate massifs in the occidental Betic Cordillera: The case of the Yunquera-Nieves massif (southern Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow behavior in a dual fracture network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/173.5.437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 266 (1-2), pp.99-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335261v1</w:t>
+                <w:t xml:space="preserve">hal-02410405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Combined Log and Tracer Test Interpretation Method for Identifying Transfers in Fissured Aquifers</w:t>
+                <w:t xml:space="preserve">Role of an extension of pre-Quaternary age for the evolution of the carbonate massifs in the occidental Betic Cordillera: The case of the Yunquera-Nieves massif (southern Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liñán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sephane Marliac</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bartolomé Andreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2002.tb02651.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 173 (5), pp.437-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/173.5.437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410393v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un système karstique complexe (bassin de S t -Chaptes, Gard, France) : un outil de synthèse des données géologiques et hydrogéologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Combined Log and Tracer Test Interpretation Method for Identifying Transfers in Fissured Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Drogue</w:t>
+                <w:t xml:space="preserve">Sephane Marliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bidaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 37 (10), pp.1425-1445. </w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (3), pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/e00-056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2002.tb02651.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410383v1</w:t>
+                <w:t xml:space="preserve">hal-02410393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage pollinique naturel dans un hydrogéosystème karstique thermo-minéral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation d'un système karstique complexe (bassin de S t -Chaptes, Gard, France) : un outil de synthèse des données géologiques et hydrogéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Calleja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Faillat</w:t>
+                <w:t xml:space="preserve">Jean-Yves Josnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cour</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01435-X⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 37 (10), pp.1425-1445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/e00-056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410431v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression et distension simultanées dans un bassin sédimentaire en zone sismique. Cas du Bassin de Spitak (Arménie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traçage pollinique naturel dans un hydrogéosystème karstique thermo-minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Arthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Garnik Simonian</w:t>
+                <w:t xml:space="preserve">Pierre Cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (7), pp.467-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01435-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336368v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for the prediction of unexposed fractured reservoirs: a case study in Millas Granite (French Pyrenees)</w:t>
+                <w:t xml:space="preserve">Compression et distension simultanées dans un bassin sédimentaire en zone sismique. Cas du Bassin de Spitak (Arménie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rives</w:t>
+                <w:t xml:space="preserve">François Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garnik Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 320 (10), pp.1011-1016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410466v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la fracturation dans les circulations souterraines du massif granitique de Millas (Pyrénées-Orientales)</w:t>
+                <w:t xml:space="preserve">A new approach for the prediction of unexposed fractured reservoirs: a case study in Millas Granite (French Pyrenees)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bangoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 40 (3), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626669509491420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336437v1</w:t>
+                <w:t xml:space="preserve">hal-02410466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fractures et les paléoncontraintes du granite hercynien de Millas (zone axiale des Pyrénées) : un cas d’étude de la tectonique cassante d’un aquifère de socle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle de la fracturation dans les circulations souterraines du massif granitique de Millas (Pyrénées-Orientales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 317, pp.1424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410456v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method of characterizing fissured media by pumping tests with observation wells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Plégat</w:t>
+                <w:t xml:space="preserve">Les fractures et les paléoncontraintes du granite hercynien de Millas (zone axiale des Pyrénées) : un cas d’étude de la tectonique cassante d’un aquifère de socle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-1694(92)90156-P⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (3), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.1993.11105247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410471v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'évaluation d'un indice de densité de fracturation en hydrogéologie et prévision des zones perméables par une approche probabiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method of characterizing fissured media by pumping tests with observation wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Bangoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Plégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 138 (1-2), pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-1694(92)90156-P⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336511v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones de cisaillement mylonitiques dans le sud du granite de Millas (Pyrénées-Orientales) : déformation ductiles d'âge hercynien et/ou pyrénéen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'évaluation d'un indice de densité de fracturation en hydrogéologie et prévision des zones perméables par une approche probabiliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 314, pp.519-525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones de cisaillement mylonitiques dans le sud du granite de Millas (Pyrénées-Orientales) : déformation ductiles d'âge hercynien et/ou pyrénéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1992, 314, pp.611-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régionalisation de modèles neuronaux appliquée aux aquifères fracturés et karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Châble (Verbier), Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès EAU &amp; IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, shf, Mar 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483319v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417283v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BlueArk Conférence 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Châble (Verbier), Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208914v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Capteur résonnant pour détection d’obstacles dans de l’eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France : LA MÉTROLOGIE AU CŒUR DES TECHNOLOGIES CONTEMPORAINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URSI France, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04673294v1</w:t>
+                <w:t xml:space="preserve">hal-05417283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Arnaud Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Fabre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Combette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Antennas and Propagation Society (IEEE AP-S); Italian National Committee of the International Union of Radio Science (INC-URSI); US National Committee of the International Union of Radio Science (USNC-URSI), Jul 2024, Florence, Italy. pp.314-315, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625819v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Sensor for Obstacle Detection in Fresh Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Autonomous Probe for Underwater Karstic Topology Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Combette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE INC-USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/INC-USNC-URSI61303.2024.10632294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723615v1</w:t>
+                <w:t xml:space="preserve">hal-04673294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and intercomparison of two hydrogeological models (semi-physical and neural networks) to forecast groundwater floods of a fractured karst aquifer. Case study of the Cadarache site of the French Alternative Energies and Atomic Energy center</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Trincal</w:t>
+                <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625599v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Performance and intercomparison of two hydrogeological models (semi-physical and neural networks) to forecast groundwater floods of a fractured karst aquifer. Case study of the Cadarache site of the French Alternative Energies and Atomic Energy center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625529v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Sadkou</w:t>
+                <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedGU-22 - Mediterranean Geosciences Union Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Eurokarst 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209882v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des hydrosystèmes complexes par machine learning : illustrations sur la prévision des extrêmes hydrologiques (crues, étiages)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sadkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LIRMM - Gestion Intégrée des Ressources en Eau : Sciences Technologies Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MedGU-22 - Mediterranean Geosciences Union Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139651v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des hydrosystèmes complexes par machine learning : illustrations sur la prévision des extrêmes hydrologiques (crues, étiages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Dobricean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire LIRMM - Gestion Intégrée des Ressources en Eau : Sciences Technologies Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715042v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Sadkou</w:t>
+                <w:t xml:space="preserve">Application of statistical approaches to piezometry to improve the understanding of the karst aquifer hydrodynamic behavior at the Cadarache CEA center (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Erguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Trincal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISH 2022 - XIème Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-379⟩</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16879-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707341v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Casiot</w:t>
+                <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sadkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISH 2022 - XIème Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346200v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Discrimination Of The Natural Geochemical Background Of Anthropogenic Geochemical Inputs: Conceptual Analysis Applied To The Characterization Of Groundwater Masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">IAH 2021 - The 48th International Association of Hydrogeologists Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462501v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modeling of stable isotopes data to delineate aquifer recharge area. Application to the Bromo-Tengger stratovolcano (Indonesia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11502,970 +11627,957 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311615v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking profit of statistical modelling by neural networks: how to deal with vigilance levels prediction for flash flooding. Case study on Lez Basin (South eastern France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 16th Plinius conference on Mediterranean risks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311582v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault and karstification: extrapolation from case study of Saint-Clément fault, Languedoc, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte géologique du karst de Païolive (Ardèche) : implication sur sa formation et son extension verticale.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Séranne</w:t>
+                <w:t xml:space="preserve">Taking profit of statistical modelling by neural networks: how to deal with vigilance levels prediction for flash flooding. Case study on Lez Basin (South eastern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Alès, France</w:t>
+              <w:t xml:space="preserve">EGU 16th Plinius conference on Mediterranean risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106709v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge area of the Umbulan spring on the basis of the geology, hydrochemistry and isotopic approach, a high discharge spring of the Bromo-Tengger volcano, East Java</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Contexte géologique du karst de Païolive (Ardèche) : implication sur sa formation et son extension verticale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Séranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2017 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Journées du Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100152v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Recharge area of the Umbulan spring on the basis of the geology, hydrochemistry and isotopic approach, a high discharge spring of the Bromo-Tengger volcano, East Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique et d'information OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU 2017 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104435v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coutouis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique et d'information OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127821v1</w:t>
+                <w:t xml:space="preserve">hal-02104435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst flash flood forecasting using recurrent and non-recurrent artificial neural network models: the case of the Lez Basin (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12480,73 +12592,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroKarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12601,2180 +12713,2301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection des conduites de fluides par sondes à centrales inertielles et transducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Nou</w:t>
+                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée Eau et Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128403v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Inspection des conduites de fluides par sondes à centrales inertielles et transducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2e Journée Eau et Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125669v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de crue sur un bassin versant karstique de petite dimension. Exemple du bassin versant de la Vacquerie (Larzac, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felix Raynaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lacrotte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127408v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection des conduites d’eau potable par sonde autonome à centrale inertielle et transducteurs.</w:t>
+                <w:t xml:space="preserve">Dynamique de crue sur un bassin versant karstique de petite dimension. Exemple du bassin versant de la Vacquerie (Larzac, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Nou</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Hakoun</w:t>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Falgayrettes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Lacrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407444v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inspection des conduites d’eau potable par sonde autonome à centrale inertielle et transducteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094051v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
+                <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeois</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.169-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470847v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sonde autonome à centrale inertielle pour la reconnaissance des conduits karstiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497510v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between inverse modelling and data assimilation to estimate rainfall from runoff using the multilayer perceptron</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+                <w:t xml:space="preserve">Une sonde autonome à centrale inertielle pour la reconnaissance des conduits karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140338v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+                <w:t xml:space="preserve">Comparison between inverse modelling and data assimilation to estimate rainfall from runoff using the multilayer perceptron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Taver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Killarney, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2015.7280427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094079v1</w:t>
+                <w:t xml:space="preserve">hal-02140338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An untethered probe for drowned karst conduits mapping and flow characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Karstic System on Surface Flooding in Mediterranean Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathieu-Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting in Vancouver</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.189-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063771v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How flow data analysis can characterize interactions between surface and underground draining networks ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An untethered probe for drowned karst conduits mapping and flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Karst flyer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">GSA Annual Meeting in Vancouver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071471v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+                <w:t xml:space="preserve">How flow data analysis can characterize interactions between surface and underground draining networks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mathieu-Subias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Karst flyer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089960v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Colloque E3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091048v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Taver</w:t>
+                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094380v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Darras</w:t>
+                <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">Colloque E3D 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088935v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’étude de la fracturation et de la karstification dans la modélisation des aquifères karstiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Poulin</w:t>
+                <w:t xml:space="preserve">Influence of the Initialization ofMultilayer Perceptron for Flash FloodForecasting: Design of a Robust Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Hakoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063829v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of spring discharge by neural networks using orthogonal wavelet decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+                <w:t xml:space="preserve">Apport de l’étude de la fracturation et de la karstification dans la modélisation des aquifères karstiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662914v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prediction of spring discharge by neural networks using orthogonal wavelet decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 International Joint Conference on Neural Networks (IJCNN 2012 - Brisbane)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN.2012.6252620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Importance of a high resolution lithological and geometrical knowledge for Mediterranean coast sedimentary aquifers management. Application to the Roussillon basin, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Salt Water Intrusion Meeting - 18 SWIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Cartagena, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14784,91 +15017,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of cumulative frequency distribution curves of groundwater levels can bring information about the hydrodynamic properties of a karstified aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bareix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14887,570 +15120,570 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128729v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15482,73 +15715,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lionel Ebengue Atega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15590,888 +15823,888 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, ALES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04610305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network flash flood forecasting : generalizing to ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure karst contribution to a surface flood? A geochemical method applied on the Lez basin (Montpellier, France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Exter</w:t>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125644v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">How to measure karst contribution to a surface flood? A geochemical method applied on the Lez basin (Montpellier, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and distribution of dolines on ultramafic rocks 1 from airborne 2 LIDAR data- the case of southern Grande Terre in New Caledonia (SW Pacific)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sérino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPICK project- a database for karst flash floods analyses in southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptiProtec’Eau : Outil d’aide à la décision pour la définition optimisée des périmètres de protection des captages d’eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93ème Colloque ASTEE - Innover dans les services publics locaux de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16481,51 +16714,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Deterministic Distributed Hydrological Model for Estimating Impact of Climate Change on Water Resources in Côte d’Ivoire Using RCP 4.5 and RCP 8.5 Scenarios: Case of the Aghien Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wa Kouakou Charles N’dri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16561,119 +16794,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kan Jean Kouamé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Mustafa Turkmen; Dr. Kwong Fai Andrew Lo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research in Environment, Geography and Earth Science Vol. 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Publisher International (a part of SCIENCEDOMAIN International)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129 - 153, 2021, 978-93-91215-91-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/bpi/ireges/v9/5512d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16691,196 +16924,196 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Applications of Time Series Analysis - Selected Contributions from ITISE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.333-348, 2020, Contributions to Statistics, 978-3-030-56219-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56219-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological Setting of the Païolive Karst (Ardèche, South of France): Consequences on its Genesis and Vertical Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Séranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-53, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Networks for Karst Spring Management. Case of the Lez Spring (Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16912,723 +17145,723 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.361-369, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.169-173, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Bicalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash Floods Forecasting in a Karstic Basin Using Neural Networks: the Case of the Lez Basin (South of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bartolomé Andreo; Francisco Carrasco; Juan José Durán; James W. LaMoreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in research in karst media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.215-221, 2010, Environmental Earth Sciences, 978-3-642-12485-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an Early Phreatic and Confined Karst Phase in Minervois, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in research in karst media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-68, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Real-Time PCR for Detection and Quantification of Legionella Bacteria in Water on the Scale of a Watershed: the Vidourle Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Minervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Personné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legionella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Microbiology, pp.456-459, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/9781555815660.ch109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17638,117 +17871,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for determining a trajectory of an aqueous flow and autonomous probe implemented in said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2013/093303 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17758,117 +17991,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaz de schistes, les questions qui se posent - contributions au débat sur l'exploration pétrolière dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Seranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17878,109 +18111,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des eaux souterraines dans la salinisation des tombes royales du site Tanis, delta du Nil, Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fondation Khéops; Musée du Louvre, service Etudes et Recherches. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId510"/>
+      <w:footerReference w:type="default" r:id="rId515"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18127,51 +18360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sejine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1726853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kouaied" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Barrek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105537" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Karimi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Noori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Javadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhyun Jun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Bateni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06000-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179744" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Alizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Omidvar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nohegar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58290-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hayouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chkir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2023.2255625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maghrebi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Jessen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42411-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Kouider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Dahou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Nezli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Dehmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebar Touahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11128-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Yahiaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chibane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bentchakal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ali-Rahmani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01444-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886944v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mahdid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chabour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Hocine Debieche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Drouiche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.9.2.229-246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa Kouakou Charles N&#8217;dri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.121002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2021.97008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doummar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4275-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2019.77007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/ART2019333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boulabiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0813-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Chicano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulido-Bosch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Drogue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105328" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan van Canh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105342" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Daher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Kneppers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Najem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.489749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.11.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ03FV7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453812v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Giordana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410424v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrochet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1708(02)00010-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLZGSKM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410405v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornaton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bidaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00120-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335261v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.5.437" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410393v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Marliac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2002.tb02651.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/333FF553F0B42FC62BF43E4D861E65840AC11090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e00-056" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delaunay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faillat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01435-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7JKCKHH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336368v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arthaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnik Simonian" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bangoy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669509491420" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410456v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1993.11105247" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410471v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bangoy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pl&#233;gat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(92)90156-P" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK0N4H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Soliva" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106709v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baral" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;ranne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127408v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacrotte" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourrat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071471v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu-Subias" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125644v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S&#233;rino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254861v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/IREGES-V9/issue/view/144" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/ireges/v9/5512d" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337998v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baral" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_5" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410498v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minervini" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rolland" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555815660.ch109" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856278v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132760v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sejine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1726853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Noori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Javadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhyun Jun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Bateni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06000-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kouaied" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Barrek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179744" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Alizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Omidvar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nohegar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58290-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hayouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chkir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2023.2255625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Jessen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42411-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Kouider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Dahou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Nezli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Dehmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebar Touahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11128-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Yahiaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chibane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bentchakal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ali-Rahmani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01444-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mahdid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chabour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Hocine Debieche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Drouiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.9.2.229-246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa Kouakou Charles N&#8217;dri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.121002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2021.97008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doummar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4275-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2019.77007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/ART2019333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boulabiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0813-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Drogue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan van Canh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Chicano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulido-Bosch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Daher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Kneppers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Najem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.489749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.11.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ03FV7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Giordana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac P&#233;rez Ramos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanz de Galdeano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrochet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1708(02)00010-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLZGSKM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bidaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00120-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.5.437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Marliac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2002.tb02651.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/333FF553F0B42FC62BF43E4D861E65840AC11090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e00-056" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410431v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faillat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01435-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7JKCKHH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arthaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnik Simonian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bangoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669509491420" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410456v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1993.11105247" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bangoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pl&#233;gat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(92)90156-P" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK0N4H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Soliva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baral" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;ranne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128403v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacrotte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourrat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu-Subias" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125644v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S&#233;rino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254861v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/IREGES-V9/issue/view/144" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/ireges/v9/5512d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337998v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baral" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410498v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minervini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rolland" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555815660.ch109" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132760v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>