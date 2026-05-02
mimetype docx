--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -369,516 +369,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+                <w:t xml:space="preserve">Groundwater recharge zone mapping in a coastal mediterranean aquifer applying fuzzy and analytical hierarchy process and frequency ratio: A case study of northeast Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+                <w:t xml:space="preserve">Amal Kouaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Adel Zghibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kalil Traoré</w:t>
+                <w:t xml:space="preserve">Aziza Barrek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 224, pp.105537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360721v1</w:t>
+                <w:t xml:space="preserve">hal-05535232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater recharge zone mapping in a coastal mediterranean aquifer applying fuzzy and analytical hierarchy process and frequency ratio: A case study of northeast Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Kouaied</w:t>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haythem Msaddek</w:t>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Zghibi</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziza Barrek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 224, pp.105537. </w:t>
+              <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2025.105537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535232v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants of emerging concern (CECs) as indicators of pollution and hydrological processes in an anthropized mediterranean water basin: Case of the Kasserine Basin (Central Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michel Bakalowicz: Besides his contributions to a better understanding of coastal karst aquifers, a major scientist in karst hydrogeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hayouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chkir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Zouari</w:t>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179744⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-025-02964-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535237v1</w:t>
+                <w:t xml:space="preserve">hal-05535241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bakalowicz: Besides his contributions to a better understanding of coastal karst aquifers, a major scientist in karst hydrogeology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contaminants of emerging concern (CECs) as indicators of pollution and hydrological processes in an anthropized mediterranean water basin: Case of the Kasserine Basin (Central Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hayouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">N. Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">K. Zouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 984, pp.179744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-025-02964-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535241v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human health risk of nitrate in groundwater of Tehran–Karaj plain, Iran</w:t>
               </w:r>
@@ -988,278 +988,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of flash‐floods management: From hydrological modeling to crisis management</w:t>
+                <w:t xml:space="preserve">Assessment of surface water quality in a highly anthropised semi-arid catchment (Case of Wadi El Hatab Basin, Tunisia, North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Sadkou</w:t>
+                <w:t xml:space="preserve">W Hayouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">N Chkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.12999⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (1), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2989/16085914.2023.2255625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602210v1</w:t>
+                <w:t xml:space="preserve">hal-04564740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of surface water quality in a highly anthropised semi-arid catchment (Case of Wadi El Hatab Basin, Tunisia, North Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of flash‐floods management: From hydrological modeling to crisis management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Sadkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Hayouni</w:t>
+                <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Chkir</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (1), pp.11-18. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.e12999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2989/16085914.2023.2255625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.12999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564740v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better consideration of rainfall and hydrological spatial features by a deep neural network model to improve flash floods forecasting: case study on the Gardon basin, France</w:t>
               </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.3693-3708. </w:t>
@@ -1539,51 +1539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1883,412 +1883,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainfall-runoff modeling using airGR and airGRteaching: application to a catchment in Northeast Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bentchakal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ali-Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.4985-4996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40808-022-01444-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887198v1</w:t>
+                <w:t xml:space="preserve">hal-04564725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modeling using airGR and airGRteaching: application to a catchment in Northeast Algeria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Chibane</w:t>
+                <w:t xml:space="preserve">Robustness of DRASTIC Method for Groundwater Vulnerability Case of Wadi Nil Aquifer in Jijel, NE Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Mahdid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Chabour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha-Hocine Debieche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Drouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Ali-Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Earth Systems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40808-022-01444-0⟩</w:t>
+              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.229-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17014/ijog.9.2.229-246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564725v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of DRASTIC Method for Groundwater Vulnerability Case of Wadi Nil Aquifer in Jijel, NE Algeria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indonesian Journal on Geoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.61-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886944v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Impact of Climate Change on the Sediment Fluxes of a Watershed in West Africa: Cas of the Aghien Lagoon, Côte d’Ivoire</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéï Marie Solange Oga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (22), pp.3219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2924,51 +2924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hydrological Digital Twin by Artificial Neural Networks for Flood Simulation in Gardon de Sainte-Croix Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çağri Alperen İnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedri Kurtulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,278 +3520,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
+                <w:t xml:space="preserve">Assessing Groundwater Vulnerability to Contamination in a Semi-Arid Environment Using DRASTIC and GOD Models, Case of F’kirina Plain, North of Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Toulier</w:t>
+                <w:t xml:space="preserve">Salima Djoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Baud</w:t>
+                <w:t xml:space="preserve">Fouad Boulabiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Belgacem Houha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.100634. </w:t>
+              <w:t xml:space="preserve">IOSR Journal of Environmental Science, Toxicology and Food Technology (IOSR-JESTFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.39-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-015-0813-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410291v1</w:t>
+                <w:t xml:space="preserve">hal-03332153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Groundwater Vulnerability to Contamination in a Semi-Arid Environment Using DRASTIC and GOD Models, Case of F’kirina Plain, North of Algeria</w:t>
+                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Djoudi</w:t>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Boulabiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Houha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOSR Journal of Environmental Science, Toxicology and Food Technology (IOSR-JESTFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.39-44. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-015-0813-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332153v1</w:t>
+                <w:t xml:space="preserve">hal-02410291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of karstogenesis: an approach based on fracturing and hydrogeological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,386 +5453,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.1975 - 1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914567v1</w:t>
+                <w:t xml:space="preserve">hal-01317669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution hydrogéologique de l’hydrosystème karstique Cesse-Pouzols (Minervois, France) au cours du quaternaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell‑estupina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 24/1, pp.25-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.6461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flood part I : Karst contribution to Lez floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317669v1</w:t>
+                <w:t xml:space="preserve">hal-02914567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KnoX method, or Knowledge eXtraction from neural network model. Case study on the Lez karst aquifer (southern France)</w:t>
               </w:r>
@@ -6331,51 +6331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood forecasting in poorly gauged basins using neural networks: case study of the Gardon de Mialet basin (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6969,556 +6969,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (8), pp.1057-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410341v1</w:t>
+                <w:t xml:space="preserve">hal-00653864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive gadolinium anomalies in wastewater treatment plant effluents and aquatic environment in the Hérault watershed (South France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Elbaz-Poulichet</w:t>
+                <w:t xml:space="preserve">Conceptualization and classification of groundwater–surface water hydrodynamic interactions in karst watersheds: Case of the karst watershed of the Coulazou River (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (8), pp.1057-64. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 376 (3-4), pp.456-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653864v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t>
+                <w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roesch</w:t>
+                <w:t xml:space="preserve">Axel Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
+              <w:t xml:space="preserve">Environmental Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410362v1</w:t>
+                <w:t xml:space="preserve">hal-02410357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean flash flood transfer through karstic area</w:t>
+                <w:t xml:space="preserve">Time series analyses for Karst/River interactions assessment: Case of the Coulazou river (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Roesch</w:t>
+                <w:t xml:space="preserve">A. Roesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 54 (3), pp.605-614. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 349 (1-2), pp.98-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00254-007-0855-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2007.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410357v1</w:t>
+                <w:t xml:space="preserve">hal-02410362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for extreme groundwater surge predetermination in carbonate aquifers: Groundwater flood frequency analysis</w:t>
               </w:r>
@@ -7744,328 +7744,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluridisciplinary methodology for intregrated management of coastal aquifer - Geological, hydrogeological and economic studies of the Roussillon aquifer (Pyrénées-Orientales, France)</w:t>
+                <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Olivier Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duvail</w:t>
+                <w:t xml:space="preserve">Nicolas Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Giordana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Le Strat</w:t>
+                <w:t xml:space="preserve">Jean Dazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (10), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453812v1</w:t>
+                <w:t xml:space="preserve">hal-02410375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des eaux des émergences karstiques chlorurées du Languedoc-Roussillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pluridisciplinary methodology for intregrated management of coastal aquifer - Geological, hydrogeological and economic studies of the Roussillon aquifer (Pyrénées-Orientales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cheynet</w:t>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dazy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">C. Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Giordana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56 (4), p. 275 - p. 285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02410375v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the presence of wastewater in a medium-sized Mediterranean catchment using a multitracer approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rabiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,51 +8297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8411,273 +8411,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of fractional flow dimension to a partially penetrating well in stratified fractured reservoirs. New results based on the study of synthetic fracture networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+                <w:t xml:space="preserve">Flow behavior in a dual fracture network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Drogue</w:t>
+                <w:t xml:space="preserve">Pascal Bidaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25 (4), pp.371-387. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 266 (1-2), pp.99-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0309-1708(02)00010-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00120-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410424v1</w:t>
+                <w:t xml:space="preserve">hal-02410405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow behavior in a dual fracture network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+                <w:t xml:space="preserve">Origin of fractional flow dimension to a partially penetrating well in stratified fractured reservoirs. New results based on the study of synthetic fracture networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cornaton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bidaux</w:t>
+                <w:t xml:space="preserve">C. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (4), pp.371-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0309-1708(02)00010-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1694(02)00120-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of an extension of pre-Quaternary age for the evolution of the carbonate massifs in the occidental Betic Cordillera: The case of the Yunquera-Nieves massif (southern Spain)</w:t>
               </w:r>
@@ -8836,51 +8836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sephane Marliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bidaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40 (3), pp.232-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9557,51 +9557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Bangoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bidaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Plégat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,51 +9908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10007,103 +10007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
@@ -10154,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre aux machines à comprendre l'eau : Adapter l'IA à la complexité des hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10617,51 +10617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up a monitoring network to characterize the hydrological functioning regimes the Saint-André-de-Cruzières karst system (south France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,51 +10768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10867,90 +10867,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10992,90 +10992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better consideration of hydro-meteorological information for flash flood crisis management through machine learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11238,51 +11238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Erguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Trincal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11346,77 +11346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a flash flood forecasting model for local crisis managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Sadkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11588,77 +11588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modeling of stable isotopes data to delineate aquifer recharge area. Application to the Bromo-Tengger stratovolcano (Indonesia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11707,329 +11707,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462501v1</w:t>
+                <w:t xml:space="preserve">hal-03311615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Knowledge Extraction (KnoX) in Deep Learning: Application to the Gardon de Mialet Flash Floods Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">ITISE 2019 - International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311615v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault and karstification: extrapolation from case study of Saint-Clément fault, Languedoc, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12257,90 +12257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge area of the Umbulan spring on the basis of the geology, hydrochemistry and isotopic approach, a high discharge spring of the Bromo-Tengger volcano, East Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Toulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,51 +12382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12622,148 +12622,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pistre</w:t>
+                <w:t xml:space="preserve">Inspection des conduites de fluides par sondes à centrales inertielles et transducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">2e Journée Eau et Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128571v1</w:t>
+                <w:t xml:space="preserve">hal-02128403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
               </w:r>
@@ -12864,109 +12825,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection des conduites de fluides par sondes à centrales inertielles et transducteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Ensemble model to enhance robustness of flash flood forecasting using an Artificial Neural Network: case-study on the Gardon Basin (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kong-A-Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée Eau et Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ITISE 2016 (International work-conference on Time Series)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128403v1</w:t>
+                <w:t xml:space="preserve">hal-02128571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
               </w:r>
@@ -12991,51 +12991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13192,394 +13192,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspection des conduites d’eau potable par sonde autonome à centrale inertielle et transducteurs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407444v1</w:t>
+                <w:t xml:space="preserve">hal-02470847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inspection des conduites d’eau potable par sonde autonome à centrale inertielle et transducteurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Falgayrettes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094051v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+                <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Bourgeois</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.169-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470847v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sonde autonome à centrale inertielle pour la reconnaissance des conduits karstiques</w:t>
               </w:r>
@@ -13591,64 +13591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13980,51 +13980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Falgayrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSA Annual Meeting in Vancouver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14168,256 +14168,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Darras</w:t>
+                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kong a Siou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Line Kong a Siou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
+              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089960v1</w:t>
+                <w:t xml:space="preserve">hal-02091048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks for karst spring management. Case of the Lez spring (Southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de l’estimation de l’humidité du bassin dans la prévision des crues éclair par apprentissage statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Kong a Siou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Colloque E3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091048v1</w:t>
+                <w:t xml:space="preserve">hal-02089960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrodynamique d’un hydrosystème karstique par réseaux de neurones : contraindre le modèle pour améliorer ses performances.</w:t>
               </w:r>
@@ -14671,51 +14671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hakoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14874,103 +14874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of a high resolution lithological and geometrical knowledge for Mediterranean coast sedimentary aquifers management. Application to the Roussillon basin, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Strat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Salt Water Intrusion Meeting - 18 SWIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Cartagena, Spain</w:t>
@@ -15083,51 +15083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bareix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. 2024</w:t>
@@ -15156,64 +15156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15294,64 +15294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15400,178 +15400,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128729v1</w:t>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15590,182 +15620,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Spatial modeling of flash flooding in a small karst basin: Example of St-Pierre-la-Vacquerie (Causse du Larzac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Allies</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-04128729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et mise en oeuvre d'une fonction d'agrégation multicritères pour discriminer les apports anthropiques en As</w:t>
               </w:r>
@@ -15859,51 +15859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network flash flood forecasting : generalizing to ungauged basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15961,273 +15961,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique de Montety</w:t>
+                <w:t xml:space="preserve">How to measure karst contribution to a surface flood? A geochemical method applied on the Lez basin (Montpellier, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122807v1</w:t>
+                <w:t xml:space="preserve">hal-02125644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to measure karst contribution to a surface flood? A geochemical method applied on the Lez basin (Montpellier, France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra van Exter</w:t>
+                <w:t xml:space="preserve">Characterization and Origin of karstic thermal waters of the Northeast of Algeria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Feraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125644v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and distribution of dolines on ultramafic rocks 1 from airborne 2 LIDAR data- the case of southern Grande Terre in New Caledonia (SW Pacific)</w:t>
               </w:r>
@@ -16377,51 +16377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16623,51 +16623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
@@ -16875,51 +16875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Multilayer Perceptron for Knowledge Extraction: Understanding the Gardon de Mialet Flash Floods Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bob E. Saint Fleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17226,104 +17226,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.169-173, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410303v1</w:t>
@@ -17334,64 +17334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17593,51 +17593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an Early Phreatic and Confined Karst Phase in Minervois, South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18360,51 +18360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sejine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1726853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Noori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Javadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhyun Jun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Bateni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06000-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kouaied" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Barrek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105537" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535237v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179744" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Alizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Omidvar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nohegar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58290-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hayouni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chkir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2023.2255625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Jessen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42411-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Kouider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Dahou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Nezli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Dehmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebar Touahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11128-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Yahiaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chibane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bentchakal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ali-Rahmani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01444-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886944v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mahdid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chabour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Hocine Debieche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Drouiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.9.2.229-246" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa Kouakou Charles N&#8217;dri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.121002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2021.97008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doummar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4275-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2019.77007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/ART2019333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332153v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boulabiez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0813-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Drogue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan van Canh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Chicano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulido-Bosch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Daher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Kneppers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Najem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.489749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.11.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ03FV7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453812v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Giordana" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac P&#233;rez Ramos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanz de Galdeano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrochet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1708(02)00010-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLZGSKM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornaton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bidaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00120-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.5.437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Marliac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2002.tb02651.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/333FF553F0B42FC62BF43E4D861E65840AC11090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e00-056" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410431v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faillat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01435-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7JKCKHH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arthaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnik Simonian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bangoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669509491420" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410456v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1993.11105247" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bangoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pl&#233;gat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(92)90156-P" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK0N4H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Soliva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baral" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;ranne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128403v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacrotte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourrat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu-Subias" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125644v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S&#233;rino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254861v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/IREGES-V9/issue/view/144" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/ireges/v9/5512d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337998v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baral" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410498v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minervini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rolland" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555815660.ch109" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132760v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sejine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Anane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1726853" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Karimi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Noori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Javadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhyun Jun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Bateni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06000-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kouaied" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Msaddek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Zghibi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Barrek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2025.105537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-02964-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hayouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chkir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179744" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564742v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maedeh Alizadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Omidvar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nohegar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58290-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Hayouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chkir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2023.2255625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob E. Saint Fleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Allier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lassara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01650-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Maghrebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Jessen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42411-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Erguy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morilhat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Trincal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj Kouider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Dahou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Nezli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Dehmani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljebar Touahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-11128-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.168" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Yahiaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chibane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bentchakal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ali-Rahmani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-022-01444-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Mahdid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chabour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha-Hocine Debieche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Drouiche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17014/ijog.9.2.229-246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa Kouakou Charles N&#8217;dri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Jean Kouam&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Patrice Jourda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2022.121002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03580814v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lionel Ebengue Atega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151936" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738408v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Aristide Aoulou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Pistre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;&#239; Marie Solange Oga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13223219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Feraga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2021.97008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321761v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02327-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329620v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02380-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03472284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;a&#287;ri Alperen &#304;nan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kurtulus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/906/1/012112" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Doummar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laroque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-4275-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332131v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gep.2019.77007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106644v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/ART2019333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03332153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djoudi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boulabiez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Houha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-015-0813-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Darras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong-A-Siou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21701/bolgeomin.129.3.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02093596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong-A-Siou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Taver" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410440v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Drogue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan van Canh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105342" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopez-Chicano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pulido-Bosch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1999.11105328" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4708-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taver" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.967696" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell Estupina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-43-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052174v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-4397-2015" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047988v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kong a Siou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR4N7947-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell&#8209;estupina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6461" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZS12L7Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284835v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410285v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010WR010072" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrell Estupina Val&#233;rie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1450-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C67F27CDCCB7C1E9BD9CB45A879A7A16078C37F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-3307-2012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Daher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Kneppers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajdi Najem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.07.017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Screaton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.03.005" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FSDJ3VJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Koffi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2010.489749" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00653864v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabiet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Seidel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.01.036" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF69ZWPL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7BT276P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410357v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roesch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-007-0855-y" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D7E6224F663437329F165EC17705B1F0BD9DF3E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roesch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.10.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B7DF8X5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410336v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Najib" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.11.035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ03FV7B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fenart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2007.01.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H&#233;brard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cheynet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dazy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.04.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDRSFX3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453812v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvail" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Giordana" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Strat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brissaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2005.04.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T49NDW1W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535195v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac P&#233;rez Ramos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo Navarro" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanz de Galdeano" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335249v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s102300300002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CTR5KHP3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410405v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornaton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bidaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1694(02)00120-8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410424v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrochet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drogue" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1708(02)00010-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFLZGSKM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03335261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Andreo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Carrasco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/173.5.437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410393v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sephane Marliac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2002.tb02651.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/333FF553F0B42FC62BF43E4D861E65840AC11090/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410383v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e00-056" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410431v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Delaunay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Faillat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01435-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7JKCKHH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336368v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Arthaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnik Simonian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410466v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bangoy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rives" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669509491420" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336437v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410456v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.1993.11105247" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Bangoy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bidaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pl&#233;gat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-1694(92)90156-P" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK0N4H2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03336454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Soliva" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brunel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554352v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417283v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troesch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723615v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elkaim" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INC-USNC-URSI61303.2024.10632294" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673294v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612451" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625819v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04139651v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715042v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03346200v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907474v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique De Montety" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462501v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311582v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106709v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baral" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#233;ranne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127746v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128571v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127408v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacrotte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourrat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140338v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2015.7280427" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094079v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Raynaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathieu-Subias" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_38" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mathieu-Subias" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091048v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089960v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094380v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088935v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662914v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mangin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2012.6252620" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254827v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D&#246;rfliger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625610v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bareix" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04610305v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510794v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125644v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122807v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Seidel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125618v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Genthon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy S&#233;rino" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088895v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Danet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grellier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03254861v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.bookpi.org/IREGES-V9/issue/view/144" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/ireges/v9/5512d" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03411377v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56219-9_22" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337998v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baral" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410300v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_41" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410504v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kong a Siou" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_33" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410490v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_10" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410498v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Minervini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rolland" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Personn&#233;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/9781555815660.ch109" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856278v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Seranne" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02132760v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>