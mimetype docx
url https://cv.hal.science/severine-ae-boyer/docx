--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1529,168 +1529,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Crystallization behavior of polypropylene/graphene nanoplatelets composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Settipani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.056⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092450v1</w:t>
+                <w:t xml:space="preserve">hal-01923597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure” [Polymer 151 (2018) 179-186]</w:t>
+                <w:t xml:space="preserve">On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
@@ -1712,959 +1729,1002 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 154, pp.210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.08.053⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 151, pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092451v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization behavior of polypropylene/graphene nanoplatelets composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monge</w:t>
+                <w:t xml:space="preserve">Corrigendum to “On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure” [Polymer 151 (2018) 179-186]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Piorkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01923597v1</w:t>
+                <w:t xml:space="preserve">hal-03092451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain induced crystallization in biobased Poly(ethylene 2,5-furandicarboxylate) (PEF); conditions for appearance and microstructure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrezia Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrikus Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.364-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anelasticity of the Fe-Ga alloys in the range of Zener relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Cifre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria V. Palacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 730, pp.424 - 433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.09.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Polymers in Processing Conditions: An Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally-activated anelastic relaxation in a high-manganese Cu-Mn alloy studied by isothermal low-frequency internal friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/217.3415⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.139 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649103v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-activated anelastic relaxation in a high-manganese Cu-Mn alloy studied by isothermal low-frequency internal friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization of Polymers in Processing Conditions: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.120⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.545 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446150v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulse coupling measurements at 400 fs and 80 ps using the LULI facility at 1057 nm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie D. Baton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.Article number 193103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4997196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation of crystallization of isotactic polypropylene in the gamma form under high pressure in nonisothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2696,222 +2756,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.564 - 574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuso-Kinetics and Diffuso-Mechanics of Carbon Dioxide / Polyvinylidene Fluoride System under Explosive Gas Decompression: Identification of Key Diffuso-Elastic Couplings by Numerical and Experimental Confrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Klopffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cangémi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.251-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2013198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nucleating agents in high-pressure-induced gamma crystallization in isotactic polypropylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2933,246 +3005,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Zapala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 293 (3), pp.665-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00396-014-3445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISTAPRESS: An optical cell for structure development in high-pressure crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E.J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (1), pp.Article 013906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4862473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonisothermal shear-induced crystallization of polypropylene-based composite materials with montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Szkudlarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,1217 +3252,1217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Gadzinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (8), pp.2109-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallocene Polypropylene Crystallization Kinetic During Cooling in Rotational Molding Thermal Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Sarrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Tcharkhtchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130 (1), pp.222-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.39035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas environment effect on cavitation damage in stretched polyvinylidene fluoride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (9), pp.2139-2146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.23759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene at high cooling rates: Microscopic and calorimetric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (6), pp.4219-4232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.36578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioplastics in automotive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioplastics Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polymers at constant and high cooling rates: A new hot-stage microscopy set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), pp.Pages 445-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of molecular organization of polymers by gas sorption: Thermodynamic aspects and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamada Takeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 81 (9), pp. 1603-1614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transitions of polymers over T and P ranges under various hydraulic fluids: Polymer/supercritical gas systems and liquid to solid polymer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 147 (1-2), pp.Pages 24-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Microstructures. Modification and Characterisation by Fluid Sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.1907-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-008-0386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4400,559 +4472,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of high power pulsed repeated laser irradiation for spatial structures propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arrigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Power Laser Ablation VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Non indiqué, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
+                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862193v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Raimbault</w:t>
+                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Choquart</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828221v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Choquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858327v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -4987,97 +5059,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856613v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -5112,89 +5184,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858361v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Low-Density Polyethylene using Isobutane and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5216,650 +5288,650 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Rheologists Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Giron, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The PPS-2019 Europe/Africa Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092461v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PPS-2019 Europe/Africa Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399765v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of transcrystallinity in polymers on various substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society PPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane foam injection in a cavity in contact with a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,198 +5950,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference of the Polymer Processing Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Plant Tissues in Transcrystalline Crystallization of Maize /Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6091,1792 +6163,1792 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Processing Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical behaviour of polyethylene 2,5- furandicarboxylate in the stretching range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and crystallization of polypropylene/expanded graphite microcomposites: effect of graphite size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Settipani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIth French-Romanian Polymer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sophia-Antipolis, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, rheological and thermal properties of polypropylene/graphene nanoplatelets composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Rhéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Belle Ile en Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly designed experiment for high-pressure solidification of transparent materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142nd Annual Meeting and Exhibition, Supplemental Proceedings: Linking Science and Technology for Global Solution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istres, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820945v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newly designed experiment for high-pressure solidification of transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">142nd Annual Meeting and Exhibition, Supplemental Proceedings: Linking Science and Technology for Global Solution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hoboken, NJ, United States. pp.447-452 - ISBN 9781118605813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118663547.ch55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910160v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harunori Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties - crystallisation kinetics - morphologies' relationship in PET/polyolefins systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dropsit-Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe/Africa Regional Meeting of the Polymer Processing Society 2010 (E/A RM PPS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Istanbul, Turkey. Paper N°S07-12, pp 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new optical set-up for on-line following up the crystallization of polymers at high cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brisebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 853-856, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0643-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene at high cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 857-860, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0631-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the parameters of polymer crystallization for modeling the injection-molding process?</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics of polypropylenes. Effect of nucleating agents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 599-602, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0327-2⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 603-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0328-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510263v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of polypropylenes. Effect of nucleating agents?</w:t>
+                <w:t xml:space="preserve">How to determine the parameters of polymer crystallization for modeling the injection-molding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 603-606, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0328-1⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 599-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0327-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510261v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of extrusion foaming of polyolefins using isobutane and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7935,176 +8007,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal crystallization of polypropylene/expanded graphite microcomposites: effect of graphite size and volume fraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Settipani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème colloque du Groupe Français d'Etudes et Applications des Polymères et 7ème colloque franco-québécois sur les polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8114,78 +8186,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la cristallisation dans les composites à matrice biosourcée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandad-Julien Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,418 +8276,418 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Bouvard (Ed.), Delphine Gilgès-Crampont (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Améliorer la recyclabilité des polymères et des composites : synthèse du projet des centres de recherche du Carnot M.I.N.E.S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.113-117, 2025, Collection DISSEM.I.N.E.S, 978-2-38542-757-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and Thermokinetics to Model Phase Transitions of Polymers over Extended Temperature and Pressure Ranges Under Various Hydrostatic Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Polymer Interactions: Key Thermodynamic Data and Thermophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Edited by Juan Carlos Moreno-Pirajan. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">edited by Bernhard A. Wolf, Sabine Enders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics - Interaction Studies - Solids, Liquids and Gases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Thermodynamics: Liquid Polymer-Containing Mixtures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.137-177, 2011, Advances in Polymer Science : volume 238, 978-3-642-17681-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/12_2010_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674599v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics and Thermokinetics to Model Phase Transitions of Polymers over Extended Temperature and Pressure Ranges Under Various Hydrostatic Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Srikanth Pilla. </w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Juan Carlos Moreno-Pirajan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermodynamics - Interaction Studies - Solids, Liquids and Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 641-672 - Chapter 23, 2011, 978-953-307-563-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773377v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Polymer Interactions: Key Thermodynamic Data and Thermophysical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+                <w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">edited by Bernhard A. Wolf, Sabine Enders. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Srikanth Pilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Thermodynamics: Liquid Polymer-Containing Mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/12_2010_83⟩</w:t>
+              <w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Scrivener pp.397-448, 2011, 978-0470626078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118203699.ch15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00846215v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8762,51 +8834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05420357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanjineyulu Veluri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piorkowska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04006798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine a E Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11562-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#225;zaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.056" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.08.053" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Settipani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647885v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cifre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Palacheva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.275" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.120" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Zapala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3445-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960121v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.J. Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862473" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Szkudlarek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Gadzinowska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.04.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FT7N4PC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23759" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0207FX5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Robinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36578" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLQ8G8C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.02.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMFLNFBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508379v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamada Takeshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Yoshida" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-09" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.01.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJXL4V4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504821v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch55" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509420v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brisebourg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0643-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509429v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0631-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510263v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Gicquel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0327-2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510261v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0328-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504837v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_83" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3CGD10H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05420357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanjineyulu Veluri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piorkowska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04006798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine a E Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11562-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#225;zaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Settipani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1L2M90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.08.053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZBV251-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cifre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Palacheva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4CJTP3S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CB830KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3415" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QJ70DS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Zapala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3445-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.J. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Szkudlarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Gadzinowska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.04.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FT7N4PC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0207FX5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Robinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36578" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLQ8G8C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.02.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMFLNFBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamada Takeshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Yoshida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-09" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.01.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJXL4V4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch55" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brisebourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0643-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0631-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0328-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Gicquel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0327-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_83" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3CGD10H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>