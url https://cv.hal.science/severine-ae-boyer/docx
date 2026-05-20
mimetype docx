--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1018,291 +1018,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcrystallinity in maize tissues/polypropylene composites: First focus of the heterogeneous nucleation and growth stages versus tissue type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering and acceleration of xylitol crystallization by seeding and shearing: Rheo-optical and rheological investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lázaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10155⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.110840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967942v1</w:t>
+                <w:t xml:space="preserve">hal-03052826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and acceleration of xylitol crystallization by seeding and shearing: Rheo-optical and rheological investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcrystallinity in maize tissues/polypropylene composites: First focus of the heterogeneous nucleation and growth stages versus tissue type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Delgado</w:t>
+                <w:t xml:space="preserve">Vivian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Navarro</w:t>
+                <w:t xml:space="preserve">Vincent Bourassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Lázaro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 220, pp.110840. </w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.e10155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052826v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Crystallization of iPP Nucleated with 1,3:2,4-bis(3,4-dimethylbenzylidene)sorbitol</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1529,177 +1529,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization behavior of polypropylene/graphene nanoplatelets composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure” [Polymer 151 (2018) 179-186]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Piorkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pcr2.10024⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923597v1</w:t>
+                <w:t xml:space="preserve">hal-03092451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Sowinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1708,520 +1703,525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151, pp.179-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “On the structure and nucleation mechanism in nucleated isotactic polypropylene crystallized under high pressure” [Polymer 151 (2018) 179-186]</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Crystallization behavior of polypropylene/graphene nanoplatelets composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Settipani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.08.053⟩</w:t>
+              <w:t xml:space="preserve">Polymer Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pcr2.10024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03092451v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain induced crystallization in biobased Poly(ethylene 2,5-furandicarboxylate) (PEF); conditions for appearance and microstructure analysis</w:t>
+                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Menager</w:t>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+                <w:t xml:space="preserve">Christophe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrezia Martino</w:t>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrikus Visser</w:t>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987924v1</w:t>
+                <w:t xml:space="preserve">hal-02162240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfers from Earth to LEO and LEO to interplanetary space using lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain induced crystallization in biobased Poly(ethylene 2,5-furandicarboxylate) (PEF); conditions for appearance and microstructure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+                <w:t xml:space="preserve">Lucrezia Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bonnal</w:t>
+                <w:t xml:space="preserve">Nicolas Sbirrazzuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Berthe</w:t>
+                <w:t xml:space="preserve">Hendrikus Visser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.364-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2018.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anelasticity of the Fe-Ga alloys in the range of Zener relaxation</w:t>
               </w:r>
@@ -2347,277 +2347,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally-activated anelastic relaxation in a high-manganese Cu-Mn alloy studied by isothermal low-frequency internal friction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization of Polymers in Processing Conditions: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.120⟩</w:t>
+              <w:t xml:space="preserve">International Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.545 - 554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/217.3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446150v1</w:t>
+                <w:t xml:space="preserve">hal-01649103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Polymers in Processing Conditions: An Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally-activated anelastic relaxation in a high-manganese Cu-Mn alloy studied by isothermal low-frequency internal friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Polymer Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.139 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/217.3415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01649103v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulse coupling measurements at 400 fs and 80 ps using the LULI facility at 1057 nm wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Phipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.564 - 574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2992,51 +2992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinga Zapala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.E.J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85 (1), pp.Article 013906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,51 +3239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Piorkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Gadzinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,282 +3336,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallocene Polypropylene Crystallization Kinetic During Cooling in Rotational Molding Thermal Condition</w:t>
+                <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Sarrabi</w:t>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (5), pp.281-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984704v1</w:t>
+                <w:t xml:space="preserve">hal-00910036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallocene Polypropylene Crystallization Kinetic During Cooling in Rotational Molding Thermal Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Sarrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">P Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mathis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abbas Tcharkhtchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Engineering A &amp; B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910036v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas environment effect on cavitation damage in stretched polyvinylidene fluoride</w:t>
               </w:r>
@@ -3765,51 +3765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ganet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Melis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (6), pp.4219-4232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rusu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,51 +3976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polymers at constant and high cooling rates: A new hot-stage microscopy set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (4), pp.Pages 445-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4060,286 +4060,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of molecular organization of polymers by gas sorption: Thermodynamic aspects and industrial applications</w:t>
+                <w:t xml:space="preserve">Phase transitions of polymers over T and P ranges under various hydraulic fluids: Polymer/supercritical gas systems and liquid to solid polymer transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamada Takeshi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 81 (9), pp. 1603-1614. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 147 (1-2), pp.Pages 24-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508379v1</w:t>
+                <w:t xml:space="preserve">hal-00508374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions of polymers over T and P ranges under various hydraulic fluids: Polymer/supercritical gas systems and liquid to solid polymer transitions</w:t>
+                <w:t xml:space="preserve">Modification of molecular organization of polymers by gas sorption: Thermodynamic aspects and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamada Takeshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2009.01.016⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (9), pp. 1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-08-11-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00508374v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Microstructures. Modification and Characterisation by Fluid Sorption</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.1907-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4605,426 +4605,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858361v1</w:t>
+                <w:t xml:space="preserve">hal-03862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Choquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862193v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Raimbault</w:t>
+                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Choquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828221v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
+                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -5059,97 +5059,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858327v1</w:t>
+                <w:t xml:space="preserve">hal-03856613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -5184,73 +5184,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856613v1</w:t>
+                <w:t xml:space="preserve">hal-03858361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Low-Density Polyethylene using Isobutane and CO2</w:t>
               </w:r>
@@ -5361,103 +5361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
@@ -5480,609 +5480,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Phipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boustié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PPS-2019 Europe/Africa Regional Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399765v1</w:t>
+                <w:t xml:space="preserve">hal-03092461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser propulsion: preliminary definition of a demonstrator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Boustié</w:t>
+                <w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH EUROPEAN CONFERENCE FOR AERONAUTICS AND SPACE SCIENCES (EUCASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The PPS-2019 Europe/Africa Regional Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092461v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of transcrystallinity in polymers on various substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyurethane foam injection in a cavity in contact with a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Processing Society PPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">35th International Conference of the Polymer Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033939v1</w:t>
+                <w:t xml:space="preserve">hal-02399573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane foam injection in a cavity in contact with a porous medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of transcrystallinity in polymers on various substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference of the Polymer Processing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">Polymer Processing Society PPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399573v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene in the presence of plant tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Girones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food, Energy, &amp; Water, 255th ACS National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Mar 2018, New Orleans, United States</w:t>
@@ -6124,77 +6124,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Plant Tissues in Transcrystalline Crystallization of Maize /Polypropylene Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,359 +6226,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+                <w:t xml:space="preserve">Alice Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">AERC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089842v1</w:t>
+                <w:t xml:space="preserve">hal-01502279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of polypropylene/graphene nanoplatelets microcomposites: effect of graphene size.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Beuguel</w:t>
+                <w:t xml:space="preserve">Comportement thermomécanique d’un polyéthylène 2,5-furandicarboxylate pris dans un état caoutchoutique ; développements microstructuraux associés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mija</w:t>
+                <w:t xml:space="preserve">Emilie Parriaux Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AERC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Héraclion, Greece. 1p</w:t>
+              <w:t xml:space="preserve">Société Française de Métallurgie et de Matériaux SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502279v1</w:t>
+                <w:t xml:space="preserve">hal-02089842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and mechanical behaviour of polyethylene 2,5- furandicarboxylate in the stretching range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Menager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international conference on Bioinspired and Biobased Chemistry &amp; Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nice, France</w:t>
@@ -6607,77 +6607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and crystallization of polypropylene/expanded graphite microcomposites: effect of graphite size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Settipani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,77 +6732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, rheological and thermal properties of polypropylene/graphene nanoplatelets composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6847,338 +6847,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newly designed experiment for high-pressure solidification of transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-André Gandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">142nd Annual Meeting and Exhibition, Supplemental Proceedings: Linking Science and Technology for Global Solution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hoboken, NJ, United States. pp.447-452 - ISBN 9781118605813, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118663547.ch55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910160v1</w:t>
+                <w:t xml:space="preserve">hal-00820945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly designed experiment for high-pressure solidification of transparent materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">142nd Annual Meeting and Exhibition, Supplemental Proceedings: Linking Science and Technology for Global Solution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMCMRE−2 Euro−Mediterranean Conference on Materials and Renewable Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Istres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118663547.ch55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00820945v1</w:t>
+                <w:t xml:space="preserve">hal-00910160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harunori Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECI 8th International Conference on Boiling and Condensation Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lausanne, Switzerland</w:t>
@@ -7207,51 +7207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,51 +7371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7570,51 +7570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of polypropylene at high cooling rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Enschede, Netherlands. pp.Pages 857-860, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7642,265 +7642,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics of polypropylenes. Effect of nucleating agents?</w:t>
+                <w:t xml:space="preserve">How to determine the parameters of polymer crystallization for modeling the injection-molding process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 603-606, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0328-1⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 599-602, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0327-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510261v1</w:t>
+                <w:t xml:space="preserve">hal-00510263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to determine the parameters of polymer crystallization for modeling the injection-molding process?</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics of polypropylenes. Effect of nucleating agents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 599-602, </w:t>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 603-606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0327-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0328-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510263v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8043,77 +8043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal crystallization of polypropylene/expanded graphite microcomposites: effect of graphite size and volume fraction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Settipani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Beuguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8306,380 +8306,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Polymer Interactions: Key Thermodynamic Data and Thermophysical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics and Thermokinetics to Model Phase Transitions of Polymers over Extended Temperature and Pressure Ranges Under Various Hydrostatic Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirohisa Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">edited by Bernhard A. Wolf, Sabine Enders. </w:t>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edited by Juan Carlos Moreno-Pirajan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Thermodynamics: Liquid Polymer-Containing Mixtures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermodynamics - Interaction Studies - Solids, Liquids and Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 641-672 - Chapter 23, 2011, 978-953-307-563-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846215v1</w:t>
+                <w:t xml:space="preserve">hal-00674599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics and Thermokinetics to Model Phase Transitions of Polymers over Extended Temperature and Pressure Ranges Under Various Hydrostatic Fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rusu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Edited by Juan Carlos Moreno-Pirajan. </w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Srikanth Pilla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics - Interaction Studies - Solids, Liquids and Gases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Scrivener pp.397-448, 2011, 978-0470626078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118203699.ch15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674599v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15. Bioplastics and vegetal fibre reinforced bioplastics in automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Rusu</w:t>
+                <w:t xml:space="preserve">Gas-Polymer Interactions: Key Thermodynamic Data and Thermophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Srikanth Pilla. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">edited by Bernhard A. Wolf, Sabine Enders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Bioplastics &amp; Biocomposites Engineering Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Thermodynamics: Liquid Polymer-Containing Mixtures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.137-177, 2011, Advances in Polymer Science : volume 238, 978-3-642-17681-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/12_2010_83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118203699.ch15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01773377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8834,51 +8834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05420357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanjineyulu Veluri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piorkowska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04006798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine a E Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11562-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navarro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#225;zaro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923597v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Settipani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1L2M90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.08.053" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZBV251-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cifre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Palacheva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4CJTP3S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CB830KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3415" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QJ70DS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Zapala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3445-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.J. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Szkudlarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Gadzinowska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.04.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FT7N4PC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0207FX5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Robinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36578" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLQ8G8C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.02.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMFLNFBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508379v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamada Takeshi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Yoshida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-09" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.01.016" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJXL4V4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820945v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch55" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brisebourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0643-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0631-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0328-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510263v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Gicquel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0327-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_83" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3CGD10H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674599v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baf&#233;t&#233;gu&#233; Ouattara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.114535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Farhat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Boyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2025.100383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567412v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Videau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Baton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boustie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05420357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowinski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivanjineyulu Veluri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piorkowska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kwiecinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine A.E. Boyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179318" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04006798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine a E Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-022-11562-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Delgado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#225;zaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110840" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967942v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Haudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Song" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourassier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10155" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13010145" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benoit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Omn&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.08.053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2ZBV251-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.07.056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1L2M90-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Beuguel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Settipani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pcr2.10024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Phipps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousti&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2018.02.018" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Menager" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucrezia Martino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sbirrazzuoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrikus Visser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG9ZXNJT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01647885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rivi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cifre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria V. Palacheva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4CJTP3S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3415" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01446150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Riviere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CB830KB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie D. Baton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Brambrink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.10.055" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1QJ70DS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Klopffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cang&#233;mi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013198" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Zapala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3445-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E.J. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862473" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Szkudlarek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Gadzinowska" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.04.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FT7N4PC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sarrabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Krawczak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Tcharkhtchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462583v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V0207FX5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00682771v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Robinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Melis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.36578" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLQ8G8C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2010.02.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMFLNFBZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohisa Yoshida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2009.01.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJXL4V4D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamada Takeshi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-08-11-09" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tahan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Videau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04033939v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Freire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combeaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Girones" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Vo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978217v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502279v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mija" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02089842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parriaux Forestier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335165v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502262v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820945v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663547.ch55" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dropsit-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Becker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brisebourg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0643-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0631-5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Gicquel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Devisme" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0327-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510261v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0328-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504837v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05417043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandad-Julien Rohani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118203699.ch15" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846215v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/12_2010_83" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-L3CGD10H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>