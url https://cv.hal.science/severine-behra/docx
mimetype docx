--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>