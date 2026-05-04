--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>