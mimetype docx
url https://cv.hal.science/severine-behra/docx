--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Behra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11qaa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emotional path to preprofessional skills? Mobility competence of EduHK students attending summer courses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazdan Choubsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jim.008.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’espace-temps en didactique des langues-cultures étrangères : ouvrir le champ des possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021-50 ans de Mélanges Crapel, 42 (3), pp.16-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation et plurilinguisme en formation de futurs enseignants du premier degré : exploration de quelques représentations issues d’évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.9360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner la mobilité : une activité de formation et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Voyages, parcours &amp; cheminements / Travels, journeys &amp; pathways, 35, pp.27-50. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1787/18151965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogies coopératives et objets de savoir peu visibles : la « recherche-formation », un outil pour le futur enseignant du premier degré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et dynamique collaborative en formation de futurs enseignants du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.245-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Soussana, je ne te comprends pas ! ». Une approche compréhensive de la médiation langagière et interculturelle à l’école maternelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Médiation et didactique des langues : quelles conceptualisations pour quelles interventions ?, 15 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche compréhensive des langues est-elle tenable en formation initiale d’enseignants du premier degré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro VARIA Dossier spécial en hommage à Claude Normand et Myriam Pereiro, 39 (Varia), pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Feunteun (2015) Des enfants et des langues à l’école. Les Éditions Didier, collection Langues & didactique, Paris ; 310 pp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de formation en langues à l’épreuve en parcours premier degré de Master MEEF à l’ESPE de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs et croyances sur les langues et leur apprentissage chez des futurs enseignants en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations &amp; stéréotypes, 28, pp.114-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisteurs de croyances : pratiques et formation initiale du premier degré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Représentations et stéréotypes, 28 (28), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les très jeunes enfants allophones à l'école maternelle: interactions langagières et appropriation du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Diversité linguistique et culturelle à l'école primaire : accueil des élèves et formation des acteurs, 11, pp.47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apprentissage de la langue de scolarité : vers une école maternelle « davantage inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’oral en question(s), 4 (195), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.195.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil de très jeunes enfants allophones à l’école maternelle (3-6 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.XX-XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants : De la difficulté à penser la complexité en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.103-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignant du premier degré porteur de projets plurilingues et interculturels : un dispositif de formation initiale pluridimensionnel à l'essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3, p. 2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues à l'école élémentaire : expérimentation d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation des enseignants de langues- cultures dans le premier degré en France : vers une fluidité didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Lemarchand-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Retour du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Liège (Belgique), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’identité professionnelle de futurs enseignants de l’école primaire au prisme des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Guély Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Acedle 2022 : Didactique(s), plurilinguisme(s), mondialisation(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les (en)jeux des terrains dans la formation de futurs enseignants en langues-cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Acedle 2022, « Didactique(s), plurilinguisme(s), mondialisation(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acedle, Nov 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité linguistique à l’école en Grèce : enjeux et pistes d’action pour la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Étude : La diversité linguistique au sein de l’école grecque contemporaine. Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Thessalonique, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03230525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et mobilité : quels enjeux pour l'école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appropriations et pratiques de la diversité linguistique et culturelle en Europe / Erwerb und Praxis sprachlicher und kultureller Vielfalt in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims et Université de Mannheim, Nov 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y plurilingüe en la formación inicial de los maestros de infantil y primaria en la ESPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Congreso Internacional de ASELE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du collectif et pratiques coopératives en formation d’enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres du Réseau International Education et Diversité (RIED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Education et Diversité (RIED), Jun 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche “davantage inclusive” des langues est-elle tenable en formation initiale d’enseignants du premier degré?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une société inclusive : diversité de formations et de pratiques innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion-ESPÉ, Laboratoire ICARE, Oct 2018, Le Tampon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « plurilinguisme en herbe » à l’école maternelle : Kidilang, une recherche ethnométhodologique pluricatégorielle et pluridisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation, recherches sur la professionalisation: concensus et dissensus. Le Printemps de la recherche en ESPE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. pp.326-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle conscience linguistique portent les acteurs de l'École maternelle en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Awareness for our Multicultural World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL, n°39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deneire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Numéro (n°39), 2018, Numéro Varia, avec dossier spécial en hommage à Claude Normand et Myriam Pereiro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dynamique combinatoire des espaces-temps en formation d’enseignants : territoires et diversité linguistique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Suau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation inclusive, accessibilité et territoire(s). Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, champ social edition, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto para el desarrollo de una educación intercultural y una competencia plurilingüe en la formación de maestros en el INSPE de Lorena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Meléndez Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Saracho-Arnáiz y Herminda Otero-Doval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internacionalización y enseñanza del español como LE/L2: plurilingüismo y comunicación intercultural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASELE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367-386, 2021, 978-84-932766-8-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherchez le corpus ! Pratiques d’utilisation de corpus en didactique des langues dans la formation par la recherche de futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginie Privat-Bréauté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03227185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les compétences nécessaires pour enseigner les langues à l'école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnesco, Conférence de Consensus : De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves ?, Note des experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Wie weit ist der Weg von der „superdiversity” zur Anerkennung der „Mehrsprachigkeit” im französischen Vorschulkontext ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anja Ballis &amp; Hodaie Nazli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit – Individuum, Bildung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft, Reihe DaZ-Forschung Deutsch als Zweitsprache, Mehrsprachigkeit und Migration, Band 16. Berlin&amp;New York : Mouton de Gruyter, pp.261-278, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques enjeux du plurilinguisme à l’école primaire : vers une formation des enseignants davantage inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Greta Komur-Thilloy, Sladjana Djordjevic (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école, l’enfant et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orizons, série Sciences du langage, pp.125-145, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quotidien communicatif d'enfants allophones en classe maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadet, Lucile, Pégaz, Paquet, Anne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues à l'école, la langue de l'école: quelles configurations didactiques? Quelles reconfigurations de la formation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de l'Artois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2016, 9782848322629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la langue de la maison n'est pas celle de l'École : l'agir de l'enfant allophone arrivant en classe de maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education plurilingue : contexte, représentations, pratiques : Chaque enfant peut réussir en langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Orizons, pp.217-230, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école maternelle : la difficile gestion du plurilinguisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Jarlégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Tazouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvon Rolland; Julie Dumonteil; Thierry Gaillat; Issa Kanté; Vilasnee Tampoe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage and exchanges: Multilingual and intercultural approaches in training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.209-230, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01329738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le niveau en langues à l’école : les certifications sont-elles utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.f9fqx9um9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches par compétences et situations intégratrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rondelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.45-46. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.586.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il parler l’anglais depuis toujours pour bien l’enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://theconversation.com/faut-il-parler-langlais-depuis-toujours-pour-bien-lenseigner-115511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IUFM de Lorraine célèbre le 50ème anniversaire du Traité de l'Élysée : un projet de médiation linguistique, culturelle et interculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Macaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser un événement scientifique éco-responsable. Petit manuel pratique à l'usage des organisateurs et organisatrices académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATILF; CNRS; Université de Lorraine; Association française de linguistique appliquée. 2025, https://www.atilf.fr/laboratoire/documents-a-telecharger/petit-manuel-pratique-a-lusage-des-organisateurs-et-organisatrices-academiques/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making scientific events more sustainable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Lux-Pogodalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Cousinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ciekanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Behra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française de linguistique appliquée; ATILF; CNRS; Université de Lorraine. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des langues étrangères en France à l'école primaire : de sa mise en œuvre dans les textes officiels vers une prise en compte du domaine culturel dans le discours de l'enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Journée-Behra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Nancy 2, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN21017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erikson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Gu&#233;ly Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazdan Choubsaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ciekanski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nassau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jim.008.0073" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9360" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170607v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/18151965" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466958v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.3017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mel&#233;ndez Quero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Carol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Behra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.195.0047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Normand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724964v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lemarchand-Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jarl&#233;gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deneire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871017v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cvc.cervantes.es/ensenanza/biblioteca_ele/asele/pdf/30/30_0020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03227185v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100111330" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01329738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461106v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.f9fqx9um9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Lux-Pogodalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Cousinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349620v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Journ&#233;e-Behra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN21017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>