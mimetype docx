--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -2804,200 +2804,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Minisatellites</w:t>
+                <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090351v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
+                <w:t xml:space="preserve">Comparison of Minisatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268469v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32290-0_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRX5FZPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-02144135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32290-0_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRX5FZPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-02144135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>