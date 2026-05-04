--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -368,304 +368,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithms for Longest Common Subsequence of two bucket orders to speed up pairwise genetic map comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic signal from rearrangements in 18 Anopheles species by joint scaffolding extant and ancestral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Anselmetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa de Mattéo</w:t>
+                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Holtz</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208838. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134202v1</w:t>
+                <w:t xml:space="preserve">hal-01791884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic signal from rearrangements in 18 Anopheles species by joint scaffolding extant and ancestral genomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient algorithms for Longest Common Subsequence of two bucket orders to speed up pairwise genetic map comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wandrille Duchemin</w:t>
+                <w:t xml:space="preserve">Lisa de Mattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4466-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791884v1</w:t>
+                <w:t xml:space="preserve">hal-02134202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeCoSTAR: Reconstructing the ancestral organization of genes or genomes using reconciled phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wandrille Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,77 +915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (Suppl 10), pp.S11. </w:t>
@@ -1391,77 +1391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (10), pp.1287-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1508,51 +1508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A More Efficient Algorithm for Perfect Sorting by Reversals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,51 +1650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,77 +2007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Anselmetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
@@ -2100,252 +2100,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Equation against Al-gorithm : Which differences and which one to choose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European conference on Computing And Philosophy E-CAP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 2 (Sciences et Techniques) (UM2). Montpellier, FRA., Jun 2008, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00327258v1</w:t>
+                <w:t xml:space="preserve">hal-02813448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation against Al-gorithm : Which differences and which one to choose ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Severine Berard</w:t>
+                <w:t xml:space="preserve">Perfect DCJ rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on Computing And Philosophy E-CAP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris, France. pp.158-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87989-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813448v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00327258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfect Sorting by Reversal is not Always Difficult</w:t>
               </w:r>
@@ -2537,212 +2537,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignement de Séquences avec des Opérations non-Communicatives</w:t>
+                <w:t xml:space="preserve">Conservation of Combinatorial Structures in Evolution Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francoro IV: 4ième Conférence Internationale en Recherche Opérationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Bertinoro, Italy. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-32290-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109129v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of Combinatorial Structures in Evolution Scenarios</w:t>
+                <w:t xml:space="preserve">Alignement de Séquences avec des Opérations non-Communicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Francoro IV: 4ième Conférence Internationale en Recherche Opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108819v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Séquences avec Amplifications et Contractions</w:t>
               </w:r>
@@ -2804,200 +2804,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
+                <w:t xml:space="preserve">Comparison of Minisatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Whashington, DC, United States. pp.67-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/565196.565205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268469v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Minisatellites</w:t>
+                <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rivals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECOMB 2002 - 6th International Conference on Computational Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM 2002 - 3es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, St Malo, France. pp.261-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090351v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Minisatellites</w:t>
               </w:r>
@@ -3097,51 +3097,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancestral Genome Organization as a Diagnosis Tool for Phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelme Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,64 +3265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Luhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Genomics: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343 - 362, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3881,51 +3881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109129v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32290-0_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRX5FZPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-02144135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Anselmetti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Csukonyi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.70" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waterhouse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aganezov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruzzante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0728-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Chauve" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4466-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503766v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murray Patterson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ponty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evx069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275670v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pompidor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0869-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180303v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-16-S10-S11" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gallien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J Sz&#246;llosi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bts374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00611729v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9119-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00454253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Herrmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp553" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0088" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00274051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2007.10.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JC357CD3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00111979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2007.1011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/117693430600200025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/565196.565205" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Berard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00327258v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87989-3_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chauve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11557067_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-32290-0_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZRX5FZPJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269459v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269317v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535466v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelme Bazin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Dav&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;guen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Luhmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7463-4_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155307v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/505610" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-02144135v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>