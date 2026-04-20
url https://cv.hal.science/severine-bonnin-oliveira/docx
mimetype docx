--- v0 (2026-03-23)
+++ v1 (2026-04-20)
@@ -536,187 +536,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension : Aux marges de la ville, paysages, sociétés, représentations,</w:t>
+                <w:t xml:space="preserve">Le modèle résidentiel périurbain à l’épreuve des mutations territoriales et institutionnelles de la métropole marseillaise : quelles stratégies en matière d’habitat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juil-déc 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203951v1</w:t>
+                <w:t xml:space="preserve">halshs-02273032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle résidentiel périurbain à l’épreuve des mutations territoriales et institutionnelles de la métropole marseillaise : quelles stratégies en matière d’habitat ?</w:t>
+                <w:t xml:space="preserve">Recension : Aux marges de la ville, paysages, sociétés, représentations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Zitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Promoteurs immobiliers, bailleurs sociaux, collectivités locales, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.5478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02273032v1</w:t>
+                <w:t xml:space="preserve">hal-03203951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites villes dans la périurbanisation. De l’influence métropolitaine à l’ancrage local dans l’aire métropolitaine toulousaine</w:t>
               </w:r>
@@ -1104,493 +1104,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du concept à sa mise en oeuvre : l'intensification urbaine à l'épreuve dans la métropole Aix-Marseille-Provence</w:t>
+                <w:t xml:space="preserve">Peut-on (et comment) articuler sobriété foncière et production de logement social ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions territoriales : recherche et action publique en contexte d’incertitudes et de tensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">De la loi SRU au ZAN : quelles perspectives pour la sobriété foncière ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme POPSU Tours, Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459001v1</w:t>
+                <w:t xml:space="preserve">hal-05459006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Intensification and Social Housing Production in the Aix-Marseille-Provence Metropolis: Challenges and Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonticelli Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affordable housing in greening cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENHR, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on (et comment) articuler sobriété foncière et production de logement social ?</w:t>
+                <w:t xml:space="preserve">Habiter le territoire : entre modèles hérités et injonctions à la sobriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la loi SRU au ZAN : quelles perspectives pour la sobriété foncière ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme POPSU Tours, Dec 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Les formes de l’habiter en mutation : enjeux contemporains et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Universitaire Champollion, Oct 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459006v1</w:t>
+                <w:t xml:space="preserve">hal-05459047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter le territoire : entre modèles hérités et injonctions à la sobriété</w:t>
+                <w:t xml:space="preserve">Du concept à sa mise en oeuvre : l'intensification urbaine à l'épreuve dans la métropole Aix-Marseille-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonticelli Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Raad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formes de l’habiter en mutation : enjeux contemporains et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Universitaire Champollion, Oct 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">Transitions territoriales : recherche et action publique en contexte d’incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459047v1</w:t>
+                <w:t xml:space="preserve">hal-05459001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement social et densification pavillonnaire : des rapports complexes. Eclairages à partir du cas de la métropole Aix-Marseille Provence</w:t>
+                <w:t xml:space="preserve">Réinterroger la dialectique global / local à l'aune des travaux de la plateforme POPSU Volonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lotissement à l’heure de la sobriété foncière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Sciences Fictions / Campus POPSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05024701v1</w:t>
+                <w:t xml:space="preserve">halshs-05024945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterroger la dialectique global / local à l'aune des travaux de la plateforme POPSU Volonne</w:t>
+                <w:t xml:space="preserve">Logement social et densification pavillonnaire : des rapports complexes. Eclairages à partir du cas de la métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Fictions / Campus POPSU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Le lotissement à l’heure de la sobriété foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05024945v1</w:t>
+                <w:t xml:space="preserve">halshs-05024701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Petites villes de demain, vers un Etat start-up ?</w:t>
               </w:r>
@@ -3132,295 +3132,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « captifs » du périurbain 10 ans après. Phase 2, analyse du retour sur une partie du terrain de la thèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rougé</w:t>
+                <w:t xml:space="preserve">Observation des débats de la campagne électorale des municipales 2008 dans les territoires périurbains toulousains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00399540v1</w:t>
+                <w:t xml:space="preserve">halshs-00399105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation des débats de la campagne électorale des municipales 2008 dans les territoires périurbains toulousains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+                <w:t xml:space="preserve">Expertise et planification territoriale dans l'agglomération toulousaine : Les recompositions centre-périphérie dans le cadre de la loi Solidarité et Renouvellement Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Legrand</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00399105v1</w:t>
+                <w:t xml:space="preserve">halshs-00400989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise et planification territoriale dans l'agglomération toulousaine : Les recompositions centre-périphérie dans le cadre de la loi Solidarité et Renouvellement Urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefevre</w:t>
+                <w:t xml:space="preserve">Les « captifs » du périurbain 10 ans après. Phase 2, analyse du retour sur une partie du terrain de la thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00400989v1</w:t>
+                <w:t xml:space="preserve">halshs-00399540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils communaux de la gestion des territoires périurbains toulousains</w:t>
               </w:r>
@@ -4491,51 +4491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458878v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bertoncello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203951v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5478" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zitouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.199.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03204215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laborie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730542v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458878v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Hatt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464165v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hatt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.9873" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03608005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bertoncello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Fine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menerault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zitouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5478" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin Bonnin-Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949422v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.199.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonticelli Claire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Raad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05459001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03610805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bresson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delfini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03203984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05458981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168136v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983951v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03204215v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653214v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Thouzellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756102v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186331v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Caval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laborie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00730542v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floderer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaneira Wilson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>