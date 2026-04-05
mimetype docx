--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,970 +100,970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Gémes</w:t>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Bergström</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Papola</w:t>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Barbui</w:t>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Iok Fong Lam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 311, pp.214-223. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700857v1</w:t>
+                <w:t xml:space="preserve">hal-03907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
+                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Severine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907446v1</w:t>
+                <w:t xml:space="preserve">hal-03900651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amuzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900651v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Gémes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Papola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Barbui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Amuzu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Iok Fong Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.214-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620277v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pozzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.408 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907503v1</w:t>
+                <w:t xml:space="preserve">hal-03907468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.1500-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874421v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Pozzar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sananes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.408 - 432. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.e058883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907468v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,64 +1231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,77 +1365,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (&amp;), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Laham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,64 +1707,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Pattern of COVID-19-Related Outcomes over the Pandemic Period in France: A Nationwide Socio-Environmental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1932,90 +1932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,425 +2043,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441212v1</w:t>
+                <w:t xml:space="preserve">hal-02547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hugues Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185 (2), pp.367-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538967v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547894v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental amenities and the fetal and infant health during the first 1000 days of life: a literature review and theoretical contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,77 +2495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Burden of Disease Attributable to Air Pollution Due to Preterm Birth Complications and Infant Death in Paris Using Disability-Adjusted Life Years (DALYs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (21), pp.7841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2612,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,10582 +2723,10582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borraz</w:t>
+                <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bougon</w:t>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Harang</w:t>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (21), pp.4069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16214069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587290v1</w:t>
+                <w:t xml:space="preserve">hal-02341142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+                <w:t xml:space="preserve">hal-03587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.S49-S50. </w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921528v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16 (21), pp.4069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16214069⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341142v1</w:t>
+                <w:t xml:space="preserve">hal-01974414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16010038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.A91-A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974414v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Does residential mobility during pregnancy induce exposure misclassification for air pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-ssmabstracts.195⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-018-0416-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443871v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does residential mobility during pregnancy induce exposure misclassification for air pollution?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using a Clustering Approach to Investigate Socio-Environmental Inequality in Preterm Birth-A Study Conducted at Fine Spatial Scale in Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Ahlers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12940-018-0416-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.E1895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15091895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903258v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Clustering Approach to Investigate Socio-Environmental Inequality in Preterm Birth-A Study Conducted at Fine Spatial Scale in Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15091895⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888870v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547785v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547817v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Padilla</w:t>
+                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreosi Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutrik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12-14), pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714622v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671318v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nicollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028106v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreosi Sanyal</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Amrani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730284v1</w:t>
+                <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Small-area spatiotemporal analysis of heatwave impacts on elderly mortality in Paris: A cluster analysis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Ragettli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 592, pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688586v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-area spatiotemporal analysis of heatwave impacts on elderly mortality in Paris: A cluster analysis approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Ragettli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 592, pp.288-294. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0159039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02419166v1</w:t>
+                <w:t xml:space="preserve">hal-01406070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Volatile and semi-volatile organic compounds of respiratory health relevance in French dwellings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+                <w:t xml:space="preserve">N. Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.426-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406070v1</w:t>
+                <w:t xml:space="preserve">hal-01162378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
+              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305481v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and semi-volatile organic compounds of respiratory health relevance in French dwellings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
+                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Costet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12225⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01162378v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323677v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359567v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (6), pp.624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13060624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313745v1</w:t>
+                <w:t xml:space="preserve">hal-01765797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph13060624⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765797v1</w:t>
+                <w:t xml:space="preserve">halshs-01366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Perez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366285v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">M. Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296781v1</w:t>
+                <w:t xml:space="preserve">hal-01118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantifying Vulnerability to Extreme Heat in Time Series Analyses: A Novel Approach Applied to Neighborhood Social Disparities under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.11869--11879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph120911869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118626v1</w:t>
+                <w:t xml:space="preserve">hal-01207279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Vulnerability to Extreme Heat in Time Series Analyses: A Novel Approach Applied to Neighborhood Social Disparities under Climate Change</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph120911869⟩</w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207279v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of public health and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321207v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vulnerability to Heat-related Mortality: A Systematic Review, Meta-analysis, and Meta-regression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay S. Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Smargiassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of public health and research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (6), pp.781-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321206v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Heat-related Mortality: A Systematic Review, Meta-analysis, and Meta-regression Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay S. Kaufman</w:t>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Smargiassi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (6), pp.781-793. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197347v1</w:t>
+                <w:t xml:space="preserve">hal-01069587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069587v1</w:t>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187406v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
+                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rossello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+                <w:t xml:space="preserve">Lynda Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle M Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765768v1</w:t>
+                <w:t xml:space="preserve">hal-01118604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of air pollution on the risk of congenital anomalies: a systematic review and meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.7642-7568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph110807642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118604v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of air pollution on the risk of congenital anomalies: a systematic review and meta-analysis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Beaugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (8), pp.7642-7568. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 454-455, pp.433-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph110807642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118609v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00838330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring Spatial Environmental Deprivation: A New Index and its Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Laurian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.03.027⟩</w:t>
+              <w:t xml:space="preserve">Environmental Justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/env.2013.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00838330v1</w:t>
+                <w:t xml:space="preserve">hal-01118624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Spatial Environmental Deprivation: A New Index and its Application in France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Gelormini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Justice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/env.2013.0001⟩</w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2393-13-191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118624v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00878362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2393-13-191⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00878362v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00809310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809310v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00924503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rougier</w:t>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+                <w:t xml:space="preserve">Cheri Pies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emminarie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00924503v1</w:t>
+                <w:t xml:space="preserve">hal-00876255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the short-term health impacts of air pollution in populations of divergent socioeconomic deprivation levels: A methodological challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheri Pies</w:t>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emminarie Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Jacques Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.52-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2012.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876255v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the short-term health impacts of air pollution in populations of divergent socioeconomic deprivation levels: A methodological challenge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">A new air quality perception scale for global assessment of air pollution health effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Benichou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Segala</w:t>
+                <w:t xml:space="preserve">Claire Ségala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Filleul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2012.0511⟩</w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (12), pp.2043-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01862.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118630v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new air quality perception scale for global assessment of air pollution health effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1539-6924.2012.01862.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876409v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687403v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (2), pp.302-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Social inequalities resulting from health risks related to ambient air quality--A European review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2010.10.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckp220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687383v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lalloue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (4), pp.459-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181e09925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities resulting from health risks related to ambient air quality--A European review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Expositions environnementales et inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657825v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions environnementales et inégalités sociales de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.S58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000362352.36034.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321566v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Kamga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (6), pp.S58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000362352.36034.73⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.223-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31819464e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672874v1</w:t>
+                <w:t xml:space="preserve">hal-00672331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les français à l'épreuve du risque pandémique : une enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Setbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.142-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Air pollution, asthma attacks, and socioeconomic deprivation: a small-area case-crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31819464e1⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 168 (1), pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwn087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672331v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution, asthma attacks, and socioeconomic deprivation: a small-area case-crossover study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 168 (1), pp.58-65. </w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (12), pp.2007-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aje/kwn087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2008.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672318v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Association between Pollution and Public Perception of Air Quality-SEQAP, a Risk Perception Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Louis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67 (12), pp.2007-16. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.S216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2008.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340147.45793.0f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00672312v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Pollution and Public Perception of Air Quality-SEQAP, a Risk Perception Study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Asthma attacks and deprivation : gradients in use of mobile emergency medical services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (11), pp.1014-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2007.064220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340147.45793.0f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00672566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma attacks and deprivation : gradients in use of mobile emergency medical services.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laurent</w:t>
+                <w:t xml:space="preserve">Etude des relations entre perception de qualité de l'air et niveaux objectifs de pollution dans une enquête en population française-Projet SEQAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Filleul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Declercq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 62 (11), pp.1014-6. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5S), pp.301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2007.064220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672314v1</w:t>
+                <w:t xml:space="preserve">hal-00672855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre perception de qualité de l'air et niveaux objectifs de pollution dans une enquête en population française-Projet SEQAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.151⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.S197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672855v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la pollution et des risques liés à la pollution et les facteurs qui influent sur ces représentations dans une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (5S), pp.300-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Segala</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 19 (6), pp.S197. </w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672581v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689799v1</w:t>
+                <w:t xml:space="preserve">hal-00689763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.392-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689763v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Mapping Socioeconomic Disparities Using New Deprivation Index in French Urban Area, at a Small-Area Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arveiler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">J. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288968.21447.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689816v1</w:t>
+                <w:t xml:space="preserve">hal-00689812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Socioeconomic Disparities Using New Deprivation Index in French Urban Area, at a Small-Area Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Phone Calls to emergency practitioners for asthma attacks and contextual socioeconomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288968.21447.31⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276603.70867.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689812v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phone Calls to emergency practitioners for asthma attacks and contextual socioeconomic status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Intraurban Air Pollutant Concentration and Asthma Attacks: A Small-Area Case-Crossover Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276603.70867.51⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276571.39549.ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689923v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraurban Air Pollutant Concentration and Asthma Attacks: A Small-Area Case-Crossover Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Association Between Air Pollution Perception and Pollutants Concentrations-First Results of the SEQAP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276571.39549.ad⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S72-S73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276655.91060.ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689933v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Air Pollution Perception and Pollutants Concentrations-First Results of the SEQAP Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antiasthmatic Drug Deliveries and Contextual Socioeconomic Status: A Small Area Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Segala</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S72-S73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276655.91060.ad⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276605.08986.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689808v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiasthmatic Drug Deliveries and Contextual Socioeconomic Status: A Small Area Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Composante aléatoire des agrégats de cas en santé environnementale et aide à la décision en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Bouëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (4), pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475968v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Zins</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Public Heath Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121022v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question du lien entre défaveur sociale, pollution de l’air et morbidité/mortalité infantile : applications aux villes de Lyon et de Nice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Perez</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expositions environnementales et santé : évaluations, attentes et incertitudes. Applications à la présence des pesticides dans l’environnement et à la pollution de l’air urbain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia. pp.51-51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky213.140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283641v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La question du lien entre défaveur sociale, pollution de l’air et morbidité/mortalité infantile : applications aux villes de Lyon et de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Expositions environnementales et santé : évaluations, attentes et incertitudes. Applications à la présence des pesticides dans l’environnement et à la pollution de l’air urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Santé du Collège International des Sciences du Territoire (CIST) et la plateforme Santé Environnement - EnvitéRA, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433087v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de Création d'un Indice de Défaveur Contextuelle - Un Outil Permettant l'Analyse des Inégalités Sociales de Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734769v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de Création d'un Indice de Défaveur Contextuelle - Un Outil Permettant l'Analyse des Inégalités Sociales de Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118637v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Mortality and Proximity to Industrial Facilities Modification Effect by Neighborhood Socioeconomic Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Rey</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoït Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 22nd Annual Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000391989.10496.21⟩</w:t>
+              <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000392176.17501.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118635v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiences of inequalities in France: two cases Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Infant Mortality and Proximity to Industrial Facilities Modification Effect by Neighborhood Socioeconomic Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emminarie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème conférence interministérielle - " Environment and Health "</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 22nd Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000391989.10496.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672541v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experiences of inequalities in France: two cases Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t>
+              <w:t xml:space="preserve">5ème conférence interministérielle - " Environment and Health "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687982v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PAISA project : studying the relationships between air pollution, socio-economic status and asthma attacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on environmental epidemiology and exposure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970113v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the PAISIM collaborative project : relations between short-term exposures of air pollution, socioeconomic inequalities in health and the onset of myocardial infarction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">The PAISA project : studying the relationships between air pollution, socio-economic status and asthma attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on environmental epidemiology and exposure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970114v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on air pollution data with GAM models when the response is latent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Presentation of the PAISIM collaborative project : relations between short-term exposures of air pollution, socioeconomic inequalities in health and the onset of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on "Statistical Latent Variables Models in the health sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on environmental epidemiology and exposure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697550v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l’exposition des professionnels aux produits phytosanitaires par la voie respiratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis on air pollution data with GAM models when the response is latent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Seux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Environnement et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Québec, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on "Statistical Latent Variables Models in the health sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473861v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l’exposition des professionnels aux produits phytosanitaires par la voie respiratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Seux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Environnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perception du risque lié à l’utilisation de produits phytosanitaires par les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13368,90 +13368,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for complex environmental exposure situations: a classification approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13564,51 +13564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13650,90 +13650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient Air Pollution, Social Inequalities and Asthma Exacerbation in Greater Strasbourg (France) Metropolitan Area: the PAISA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13779,51 +13779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Inequalities in Health risk related to ambient air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13861,77 +13861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring degradation of pollution related quality of life in the SEQAP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonta F., Nikulin M., Limnios N. et Huber C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Models and Methods for Biomedical and Technical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhaüser Boston, pp. 349-367, 2008</w:t>
@@ -14129,51 +14129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>