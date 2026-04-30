--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -134,1356 +134,1356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
+                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Mario Pozzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.408 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907446v1</w:t>
+                <w:t xml:space="preserve">hal-03907468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
+                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hamann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Severine Deguen</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.1500-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900651v1</w:t>
+                <w:t xml:space="preserve">hal-03907503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Amuzu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phillipe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sananes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.e058883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620277v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192215352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700857v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
+                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Pozzar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Deguen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907468v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907503v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amuzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874421v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Gémes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Papola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Barbui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Iok Fong Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.214-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192215352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03900273v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of fine scale and spatial regression in modelling associations between healthcare service spatial accessibility and their utilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Languille</w:t>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Karzazi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-021-00276-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0247699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232441v1</w:t>
+                <w:t xml:space="preserve">hal-03200369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247699⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (&amp;), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200369v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Efficiency of fine scale and spatial regression in modelling associations between healthcare service spatial accessibility and their utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Karzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vasseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (&amp;), pp.75-80. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12942-021-00276-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508965v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Longitudinal Social Support and Loneliness Trajectories on Mental Health during the COVID-19 Pandemic in France</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Laham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1603,77 +1603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring hospital spatial accessibility using the enhanced two-step floating catchment area method to assess the impact of spatial accessibility to hospital and non-hospital care on the length of hospital stay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jaffrelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Pattern of COVID-19-Related Outcomes over the Pandemic Period in France: A Nationwide Socio-Environmental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1792,676 +1792,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Serious Games (Equit'Game) to Address Health and Environmental Inequalities Protocol for an App-Delivered Program to Perform a Territorial Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal Talantikite</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/11786⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470895v1</w:t>
+                <w:t xml:space="preserve">hal-02547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003728v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matthieu Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185 (2), pp.367-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547894v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Serious Games (Equit'Game) to Address Health and Environmental Inequalities Protocol for an App-Delivered Program to Perform a Territorial Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Frain</w:t>
+                <w:t xml:space="preserve">Wahida Kihal Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Damien Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Harang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.e11786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/11786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441212v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538967v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental amenities and the fetal and infant health during the first 1000 days of life: a literature review and theoretical contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,64 +2495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Burden of Disease Attributable to Air Pollution Due to Preterm Birth Complications and Infant Death in Paris Using Disability-Adjusted Life Years (DALYs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2612,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,589 +2723,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legendre</w:t>
+                <w:t xml:space="preserve">Bernard Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arlette Danzon</w:t>
+                <w:t xml:space="preserve">Olivier Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (21), pp.4069. </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16214069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341142v1</w:t>
+                <w:t xml:space="preserve">hal-03587290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Peut-on apprendre à décider en jouant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Borraz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">William Harang</w:t>
+                <w:t xml:space="preserve">François Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.097.0110⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), pp.1242-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587290v1</w:t>
+                <w:t xml:space="preserve">hal-02122313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2047487319842229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16010038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122313v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
+                <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">, 2019, 16 (21), pp.4069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph16010038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16214069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974414v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,90 +3378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does residential mobility during pregnancy induce exposure misclassification for air pollution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,103 +3495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Clustering Approach to Investigate Socio-Environmental Inequality in Preterm Birth-A Study Conducted at Fine Spatial Scale in Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (9), pp.E1895. </w:t>
@@ -3623,897 +3623,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547817v1</w:t>
+                <w:t xml:space="preserve">hal-04028106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Padilla</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shreosi Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutrik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12-14), pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714622v1</w:t>
+                <w:t xml:space="preserve">hal-01730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730284v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028106v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547785v1</w:t>
+                <w:t xml:space="preserve">hal-01547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Souris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Manon Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), pp.1559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671318v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-area spatiotemporal analysis of heatwave impacts on elderly mortality in Paris: A cluster analysis approach</w:t>
               </w:r>
@@ -4538,51 +4538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragettli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 592, pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4610,2656 +4610,2656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02419166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Volatile and semi-volatile organic compounds of respiratory health relevance in French dwellings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+                <w:t xml:space="preserve">N. Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.426-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406070v1</w:t>
+                <w:t xml:space="preserve">hal-01162378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and semi-volatile organic compounds of respiratory health relevance in French dwellings.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12225⟩</w:t>
+              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01162378v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2327-4581.1000141⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0153431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323677v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0153431⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305481v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359567v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150875⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313745v1</w:t>
+                <w:t xml:space="preserve">halshs-01366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Verónica M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (6), pp.624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph13060624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Perez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12940-016-0163-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01366285v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+                <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (3), pp.319. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0159039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph13030319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0159039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296781v1</w:t>
+                <w:t xml:space="preserve">hal-01406070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfst.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118626v1</w:t>
+                <w:t xml:space="preserve">hal-02321207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Vulnerability to Extreme Heat in Time Series Analyses: A Novel Approach Applied to Neighborhood Social Disparities under Climate Change</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeanjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of public health and research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207279v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vulnerability to Heat-related Mortality: A Systematic Review, Meta-analysis, and Meta-regression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay S. Kaufman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Smargiassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfst.464⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (6), pp.781-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321207v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of public health and research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321206v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to Heat-related Mortality: A Systematic Review, Meta-analysis, and Meta-regression Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0000000000000375⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197347v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data analysis techniques: a tool for cumulative exposure assessment.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/jes.2014.66⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069587v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Lalloué</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfu131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantifying Vulnerability to Extreme Heat in Time Series Analyses: A Novel Approach Applied to Neighborhood Social Disparities under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.11869--11879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph120911869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187406v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Oulhote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Petit</w:t>
+                <w:t xml:space="preserve">Lynda Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Yuri Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle M Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+                <w:t xml:space="preserve">hal-01118604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Rey</w:t>
+                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Cartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118604v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rossello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765768v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of air pollution on the risk of congenital anomalies: a systematic review and meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (8), pp.7642-7568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7293,64 +7293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7544,90 +7544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gelormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.191. </w:t>
@@ -7665,103 +7665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
@@ -7812,51 +7812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7933,51 +7933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,51 +7985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheri Pies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emminarie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
@@ -8093,64 +8093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,51 +8201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air quality perception scale for global assessment of air pollution health effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ségala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,359 +8324,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687403v1</w:t>
+                <w:t xml:space="preserve">hal-01118566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01118566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oulhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.302-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8722,64 +8722,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social inequalities resulting from health risks related to ambient air quality--A European review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8813,51 +8813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8865,51 +8865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (4), pp.459-66. </w:t>
@@ -8947,64 +8947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9023,1574 +9023,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Kamga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (6), pp.S58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000362352.36034.73⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.223-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31819464e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672874v1</w:t>
+                <w:t xml:space="preserve">hal-00672331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les français à l'épreuve du risque pandémique : une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Schillinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Michel Setbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.142-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672331v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les français à l'épreuve du risque pandémique : une enquête exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Setbon</w:t>
+                <w:t xml:space="preserve">Philippe Dorelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.S58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000362352.36034.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672517v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution, asthma attacks, and socioeconomic deprivation: a small-area case-crossover study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aje/kwn087⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (12), pp.2007-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2008.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672318v1</w:t>
+                <w:t xml:space="preserve">hal-00672312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Association between Pollution and Public Perception of Air Quality-SEQAP, a Risk Perception Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.S216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340147.45793.0f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2008.09.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00672312v1</w:t>
+                <w:t xml:space="preserve">hal-00672566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between Pollution and Public Perception of Air Quality-SEQAP, a Risk Perception Study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asthma attacks and deprivation : gradients in use of mobile emergency medical services.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340147.45793.0f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (11), pp.1014-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech.2007.064220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672566v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma attacks and deprivation : gradients in use of mobile emergency medical services.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude des relations entre perception de qualité de l'air et niveaux objectifs de pollution dans une enquête en population française-Projet SEQAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5S), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech.2007.064220⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00672314v1</w:t>
+                <w:t xml:space="preserve">hal-00672855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations entre perception de qualité de l'air et niveaux objectifs de pollution dans une enquête en population française-Projet SEQAP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (5S), pp.301. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.S197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672855v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
+                <w:t xml:space="preserve">Représentations de la pollution et des risques liés à la pollution et les facteurs qui influent sur ces représentations dans une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5S), pp.300-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672581v1</w:t>
+                <w:t xml:space="preserve">hal-00672838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la pollution et des risques liés à la pollution et les facteurs qui influent sur ces représentations dans une enquête sociologique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Air pollution, asthma attacks, and socioeconomic deprivation: a small-area case-crossover study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (5S), pp.300-301. </w:t>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 168 (1), pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwn087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672838v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689816v1</w:t>
+                <w:t xml:space="preserve">hal-00689763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.045003. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689763v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
               </w:r>
@@ -10615,51 +10615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10731,51 +10731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Socioeconomic Disparities Using New Deprivation Index in French Urban Area, at a Small-Area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10874,51 +10874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.S48. </w:t>
@@ -11112,90 +11112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Air Pollution Perception and Pollutants Concentrations-First Results of the SEQAP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.S72-S73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11255,51 +11255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11372,51 +11372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante aléatoire des agrégats de cas en santé environnementale et aide à la décision en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Bouëdec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11480,330 +11480,330 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
+              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470785v1</w:t>
+                <w:t xml:space="preserve">hal-02921528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">M. Zins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921528v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11880,77 +11880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11997,77 +11997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du lien entre défaveur sociale, pollution de l’air et morbidité/mortalité infantile : applications aux villes de Lyon et de Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expositions environnementales et santé : évaluations, attentes et incertitudes. Applications à la présence des pesticides dans l’environnement et à la pollution de l’air urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Santé du Collège International des Sciences du Territoire (CIST) et la plateforme Santé Environnement - EnvitéRA, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12092,103 +12092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -12217,103 +12217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de Création d'un Indice de Défaveur Contextuelle - Un Outil Permettant l'Analyse des Inégalités Sociales de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12338,103 +12338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12468,103 +12468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant Mortality and Proximity to Industrial Facilities Modification Effect by Neighborhood Socioeconomic Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emminarie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12598,64 +12598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of inequalities in France: two cases Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème conférence interministérielle - " Environment and Health "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12680,90 +12680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oulhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12926,51 +12926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the PAISIM collaborative project : relations between short-term exposures of air pollution, socioeconomic inequalities in health and the onset of myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,64 +13051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis on air pollution data with GAM models when the response is latent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on "Statistical Latent Variables Models in the health sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,51 +13146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’exposition des professionnels aux produits phytosanitaires par la voie respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,51 +13254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque lié à l’utilisation de produits phytosanitaires par les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13381,90 +13381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for complex environmental exposure situations: a classification approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Health – Bridging South, North, East and West. Conference of ISEE, ISES and ISIAQ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Basel, Switzerland. , 2013</w:t>
@@ -13551,64 +13551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13689,51 +13689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13779,64 +13779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Inequalities in Health risk related to ambient air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and health risks: a review on the influence and effects of social inequities-Background document to the WHO filth ministerial conference on environment and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WHO-report 2010, pp. 7-36, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13861,77 +13861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring degradation of pollution related quality of life in the SEQAP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonta F., Nikulin M., Limnios N. et Huber C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Models and Methods for Biomedical and Technical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhaüser Boston, pp. 349-367, 2008</w:t>
@@ -14129,51 +14129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>