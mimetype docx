--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -134,425 +134,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
+                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (12), pp.1500-1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907468v1</w:t>
+                <w:t xml:space="preserve">hal-03907503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Children and Air Pollution Exposure: Time for Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phillipe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sananes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Research &amp; Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37871/jbres1624⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.e058883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03907503v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol to explore the social effects of environmental exposure and lifestyle behaviours on pregnancy outcome: an overview of cohort of pregnant women study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimization and Process Design Tools for Estimation of Weekly Exposure to Air Pollution Integrating Travel Patterns during Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loriane Huber</w:t>
+                <w:t xml:space="preserve">Mario Pozzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Deruelle</w:t>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sananes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.e058883. </w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.408 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-058883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2022.123026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874421v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Equity Impact Assessment Related to Air Pollution Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (22), pp.15352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -580,910 +580,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
+                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amuzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Simoncic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03907446v1</w:t>
+                <w:t xml:space="preserve">hal-03620277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deruelle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katalin Gémes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Papola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Barbui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Iok Fong Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 311, pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03900651v1</w:t>
+                <w:t xml:space="preserve">hal-03700857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposome and Social Vulnerability: An Overview of the Literature Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review on Social Inequalities and Pregnancy Outcome—Identification of Relevant Pathways and Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.3534. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063534⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Exclusive Papers Collection of Editorial Board Members (and Invited Scholars) in Section Public Health Statistics and Risk Assessment, 19 (24), pp.16592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192416592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620277v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptoms of anxiety and depression during the COVID-19 pandemic in six European countries and Australia – Differences by prior mental disorders and migration status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corrado Barbui</w:t>
+                <w:t xml:space="preserve">Physical activity and gestational weight gain: a systematic review of observational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Iok Fong Lam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 311, pp.214-223. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.05.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-14324-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700857v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of fine scale and spatial regression in modelling associations between healthcare service spatial accessibility and their utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gilles</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Danzon</w:t>
+                <w:t xml:space="preserve">Clara Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
+                <w:t xml:space="preserve">Khalil Karzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247699⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-021-00276-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200369v1</w:t>
+                <w:t xml:space="preserve">hal-03232441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Are the effects of air pollution on birth weight modified by infant sex and neighborhood socioeconomic deprivation? A multilevel analysis in Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0247699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0247699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508965v1</w:t>
+                <w:t xml:space="preserve">hal-03200369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of fine scale and spatial regression in modelling associations between healthcare service spatial accessibility and their utilization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Guhl</w:t>
+                <w:t xml:space="preserve">Inégalités sociétales et exposome urbain. Des origines sociales pour des expositions différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Boukebous</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (&amp;), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12942-021-00276-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Longitudinal Social Support and Loneliness Trajectories on Mental Health during the COVID-19 Pandemic in France</w:t>
               </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Laham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irwin Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,871 +1597,871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring hospital spatial accessibility using the enhanced two-step floating catchment area method to assess the impact of spatial accessibility to hospital and non-hospital care on the length of hospital stay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geographical Pattern of COVID-19-Related Outcomes over the Pandemic Period in France: A Nationwide Socio-Environmental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-021-07046-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376547v1</w:t>
+                <w:t xml:space="preserve">hal-03145179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical Pattern of COVID-19-Related Outcomes over the Pandemic Period in France: A Nationwide Socio-Environmental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measuring hospital spatial accessibility using the enhanced two-step floating catchment area method to assess the impact of spatial accessibility to hospital and non-hospital care on the length of hospital stay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jaffrelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.1824. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07046-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145179v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Médicoulé Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 17 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547894v1</w:t>
+                <w:t xml:space="preserve">hal-02538967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Individual and Contextual Perceptions and of Multiple Neighborhoods on Depression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouvrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Frain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17061958⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 185 (2), pp.367-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538967v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma and Indoor Environment Usefulness of a Global Allergen Avoidance Method on Asthma Control and Exposure to Molds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Simoncic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-019-00417-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441212v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Serious Games (Equit'Game) to Address Health and Environmental Inequalities Protocol for an App-Delivered Program to Perform a Territorial Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahida Kihal Talantikite</w:t>
+                <w:t xml:space="preserve">Damien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Renou</w:t>
+                <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Magdelaine</w:t>
+                <w:t xml:space="preserve">William Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Research Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (1), pp.e11786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/11786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse Birth Outcomes Related to NO2 and PM Exposure: European Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infant Mortality Related to NO2 and PM Exposure: Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Simoncic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (21), pp.8116. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (8), pp.2623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17218116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17082623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003728v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental amenities and the fetal and infant health during the first 1000 days of life: a literature review and theoretical contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.287-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,77 +2495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Burden of Disease Attributable to Air Pollution Due to Preterm Birth Complications and Infant Death in Paris Using Disability-Adjusted Life Years (DALYs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Perez Marchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (21), pp.7841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2612,51 +2612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in the association between socioeconomic status and hypertension in France: A cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,64 +2768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Harang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (97), pp.110-129. </w:t>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variations in the prevalence of hypertension in France Cross-sectional analysis of the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2997,90 +2997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premature Adult Death and Equity Impact of a Reduction of NO2, PM10, and PM2.5 Levels in Paris. A Health Impact Assessment Study Conducted at the Census Block Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse Birth Outcomes as Indicators of Poor Fetal Growth Conditions in a French Newborn Population—A Stratified Analysis by Neighborhood Deprivation Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Le Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,51 +3166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (21), pp.4069. </w:t>
@@ -3261,51 +3261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex differences in the relationship between socioeconomic status ans hypertension in France: results from a cross-sectional analysis of the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3378,90 +3378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does residential mobility during pregnancy induce exposure misclassification for air pollution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3495,103 +3495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a Clustering Approach to Investigate Socio-Environmental Inequality in Preterm Birth-A Study Conducted at Fine Spatial Scale in Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Danzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (9), pp.E1895. </w:t>
@@ -3623,966 +3623,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Nicollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+                <w:t xml:space="preserve">Christiane Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028106v1</w:t>
+                <w:t xml:space="preserve">hal-01547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
+                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutrik Banerjee</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730284v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688586v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a data-driven spatial approach to assessment of neighbourhood influences on the spatial distribution of myocardial infarction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0094-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (12), pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547785v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pregnancy Air Exposure: An R Package for Estimation of Exposure to Air Pollution during Critical Windows of Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nicollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Gao</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arlette Danzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (03), pp.422-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2017.73030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671318v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic literature review of reproductive outcome associated with residential proximity to polluted sites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating indoor galaxolide concentrations using predictive models based on objective assessments and data about dwelling characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreosi Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutrik Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0091-y⟩</w:t>
+              <w:t xml:space="preserve">Inhalation Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (12-14), pp.611-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08958378.2018.1432729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547817v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Individual and Neighborhood Characteristics Influence Perceived Air Quality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The need for, and value of, a spatial scan statistical tool for tackling social health inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (12), pp.1559. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (4), pp.99-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph14121559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975916656358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714622v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-area spatiotemporal analysis of heatwave impacts on elderly mortality in Paris: A cluster analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Ragettli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 592, pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4616,77 +4616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile and semi-volatile organic compounds of respiratory health relevance in French dwellings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,77 +4762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Planning of Green Space as a Local Intervention Aimed at Tackling Social Health Inequalities: Adverse Pregnancy Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoinformatics &amp; Geostatistics: An Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4866,77 +4866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Socio-Economic Inequalities on Access to Renal Transplantation and Survival of Patients with End-Stage Renal Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5000,103 +5000,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5130,103 +5130,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150875. </w:t>
@@ -5264,90 +5264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of geographic indicators of healthcare, environment and socioeconomic factors to characterize environmental health disparities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5381,90 +5381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City-Specific Spatiotemporal Infant and Neonatal Mortality Clusters: Links with Socioeconomic and Air Pollution Spatial Patterns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (6), pp.624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5498,77 +5498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework for the assessment of cumulative exposure to air pollution at a fine spatial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,103 +5632,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood deprivation and risk of congenital heart defects, neural tube defects and orofacial clefts: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0159039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5762,77 +5762,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention territoriale visant à lutter contre la pollution atmosphérique et Equité en matière de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5879,90 +5879,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Neighbourhood Deprivation in the Adverse Effect of Air Pollution on Congenital Abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jeanjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of public health and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,51 +6000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability to Heat-related Mortality: A Systematic Review, Meta-analysis, and Meta-regression Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay S. Kaufman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,77 +6130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (2), pp.222-230. </w:t>
@@ -6251,90 +6251,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
@@ -6372,103 +6372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbourhood Characteristics and Long-Term Air Pollution Levels Modify the Association between the Short-Term Nitrogen Dioxide Concentrations and All-Cause Mortality in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.e0131463. </w:t>
@@ -6506,64 +6506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of end-stage renal disease (ESRD) and social inequalities in mixed urban and rural areas: a study in the Bretagne administrative region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (9), pp.11869--11879. </w:t>
@@ -6768,498 +6768,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica M. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+                <w:t xml:space="preserve">Philippe Rossello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118604v1</w:t>
+                <w:t xml:space="preserve">hal-01765768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air quality and social deprivation in four French metropolitan areas—A localized spatio-temporal environmental inequality analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Le Nir</w:t>
+                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oulhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 134, pp.315-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765768v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic air pollution and social deprivation as modifiers of the association between high temperature and daily mortality.</w:t>
+                <w:t xml:space="preserve">Addressing equity in interventions to reduce air pollution in urban areas: a systematic review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Oulhote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Petit</w:t>
+                <w:t xml:space="preserve">Yuri Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Lapostolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chauvin</w:t>
+                <w:t xml:space="preserve">Christelle M Clary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.53. </w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (6), pp.933-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-13-53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00038-014-0608-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070538v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of air pollution on the risk of congenital anomalies: a systematic review and meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kai-Chieh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (8), pp.7642-7568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7306,51 +7306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis of social and environment inequalities of infant mortality. A spatial study in small areas revealed by local disease mapping in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Laurian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7531,103 +7531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green space, social inequalities and neonatal mortality in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Gelormini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.191. </w:t>
@@ -7691,77 +7691,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
@@ -7793,295 +7793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00809310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rougier</w:t>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+                <w:t xml:space="preserve">Cheri Pies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emminarie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00924503v1</w:t>
+                <w:t xml:space="preserve">hal-00876255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological study to identify census blocks supporting a higher burden of disease: infant mortality in the Lille metropolitan area, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">An exploratory spatial analysis to assess the relationship between deprivation, noise and infant mortality: an ecological study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal-Talantikite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheri Pies</w:t>
+                <w:t xml:space="preserve">Christophe Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emminarie Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.171-179. </w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-013-1251-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876255v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00924503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the short-term health impacts of air pollution in populations of divergent socioeconomic deprivation levels: A methodological challenge</w:t>
               </w:r>
@@ -8093,64 +8093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8201,51 +8201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new air quality perception scale for global assessment of air pollution health effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ségala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,359 +8324,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118566v1</w:t>
+                <w:t xml:space="preserve">hal-00687403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mortalité infantile, défaveur et proximité aux industries polluantes : une analyse spatiale conduite à fine échelle (agglomération de Lille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.216-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2011.0455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00687403v1</w:t>
+                <w:t xml:space="preserve">hal-01118566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using and interpreting isotope data for source identification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oulhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (2), pp.302-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8716,295 +8716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social inequalities resulting from health risks related to ambient air quality--A European review.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckp220⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.459-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181e09925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657825v1</w:t>
+                <w:t xml:space="preserve">hal-00657822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-area ecologic study of myocardial infarction, neighborhood deprivation, and sex: a Bayesian modeling approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Social inequalities resulting from health risks related to ambient air quality--A European review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.459-66. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e3181e09925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckp220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657822v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions environnementales et inégalités sociales de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9023,425 +9023,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dorelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (2), pp.223-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31819464e1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 20 (6), pp.S58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000362352.36034.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672331v1</w:t>
+                <w:t xml:space="preserve">hal-00672874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les français à l'épreuve du risque pandémique : une enquête exploratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Traffic-related air pollution and socioeconomic status: a spatial autocorrelation study to assess environmental equity on a small-area scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Setbon</w:t>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.223-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/EDE.0b013e31819464e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672517v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity to industrial polluting sources and socioeconomic status an environmental equity study on a small area scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les français à l'épreuve du risque pandémique : une enquête exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Setbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.142-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672874v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-area index of socioeconomic deprivation to capture health inequalities in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9530,77 +9530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between Pollution and Public Perception of Air Quality-SEQAP, a Risk Perception Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9673,64 +9673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9793,64 +9793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations entre perception de qualité de l'air et niveaux objectifs de pollution dans une enquête en population française-Projet SEQAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9917,360 +9917,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Havard</w:t>
+                <w:t xml:space="preserve">Représentations de la pollution et des risques liés à la pollution et les facteurs qui influent sur ces représentations dans une enquête sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (5S), pp.300-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672581v1</w:t>
+                <w:t xml:space="preserve">hal-00672838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la pollution et des risques liés à la pollution et les facteurs qui influent sur ces représentations dans une enquête sociologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Air Pollution and Myocardial Infarction - a Small-Area Case Crossover in Strasbourg, France Influence of Individual and Area Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Schillinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (5S), pp.300-301. </w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (6), pp.S197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000340094.70452.e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672838v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution, asthma attacks, and socioeconomic deprivation: a small-area case-crossover study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 168 (1), pp.58-65. </w:t>
@@ -10302,519 +10302,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (4), pp.392-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689763v1</w:t>
+                <w:t xml:space="preserve">hal-00689799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Exploring the joint effect of atmospheric pollution and socioeconomic status on selected health outcomes: the PAISARC Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Eilstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/2/4/045003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689816v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School sport injuries in the stat schools of Ille et Vilaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Studying the Associations Between Socioeconomic Disparities and Myocardial Infarction Onset in a French Urban Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Arveiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eilstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2007.01.011⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000288982.72134.1c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00689799v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Socioeconomic Disparities Using New Deprivation Index in French Urban Area, at a Small-Area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.S81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10874,77 +10874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.S57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11030,51 +11030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Filleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (5), pp.S48. </w:t>
@@ -11106,330 +11106,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Air Pollution Perception and Pollutants Concentrations-First Results of the SEQAP Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antiasthmatic Drug Deliveries and Contextual Socioeconomic Status: A Small Area Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Filleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Segala</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S72-S73. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276655.91060.ad⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276605.08986.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689808v1</w:t>
+                <w:t xml:space="preserve">hal-00689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiasthmatic Drug Deliveries and Contextual Socioeconomic Status: A Small Area Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Association Between Air Pollution Perception and Pollutants Concentrations-First Results of the SEQAP Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Bard</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pedrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 18 (5), pp.S58. </w:t>
+              <w:t xml:space="preserve">, 2007, 18 (5), pp.S72-S73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276605.08986.e4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/01.ede.0000276655.91060.ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689929v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composante aléatoire des agrégats de cas en santé environnementale et aide à la décision en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Bouëdec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (4), pp.231-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11486,103 +11486,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11629,51 +11629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and hypertension in the CONSTANCES cohort: which factors mediate this association?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11759,51 +11759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11880,51 +11880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and neighborhood socioeconomic disparities in high blood pressure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,51 +11997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du lien entre défaveur sociale, pollution de l’air et morbidité/mortalité infantile : applications aux villes de Lyon et de Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12105,90 +12105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -12243,77 +12243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFDS - 44èmes journées de Statistique - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique. pp.Submission_44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12338,103 +12338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Infarction Rate and Air Pollution: Modification Effect by Neighborhood Socio-economic Characteristics and by Sex. A Bayesian Modeling Conducted at a Small-area Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoït Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arveiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference: Environmental Health Effects on Susceptible Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S164, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12468,103 +12468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infant Mortality and Proximity to Industrial Facilities Modification Effect by Neighborhood Socioeconomic Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emminarie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 22nd Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Séoul, South Korea. pp.S105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12598,64 +12598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences of inequalities in France: two cases Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème conférence interministérielle - " Environment and Health "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12680,90 +12680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting stable isotopic data for source identification: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oulhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12926,51 +12926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the PAISIM collaborative project : relations between short-term exposures of air pollution, socioeconomic inequalities in health and the onset of myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Segala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,64 +13051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis on air pollution data with GAM models when the response is latent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on "Statistical Latent Variables Models in the health sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13146,51 +13146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l’exposition des professionnels aux produits phytosanitaires par la voie respiratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,51 +13254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception du risque lié à l’utilisation de produits phytosanitaires par les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Grimbuhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13407,64 +13407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Health – Bridging South, North, East and West. Conference of ISEE, ISES and ISIAQ.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Basel, Switzerland. , 2013</w:t>
@@ -13551,64 +13551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13650,90 +13650,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient Air Pollution, Social Inequalities and Asthma Exacerbation in Greater Strasbourg (France) Metropolitan Area: the PAISA Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13779,64 +13779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Inequalities in Health risk related to ambient air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and health risks: a review on the influence and effects of social inequities-Background document to the WHO filth ministerial conference on environment and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WHO-report 2010, pp. 7-36, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13861,77 +13861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring degradation of pollution related quality of life in the SEQAP study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Segala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vonta F., Nikulin M., Limnios N. et Huber C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Models and Methods for Biomedical and Technical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhaüser Boston, pp. 349-367, 2008</w:t>
@@ -14129,51 +14129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907503v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37871/jbres1624" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874421v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Simoncic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hamann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Huber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Deruelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-058883" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pozzar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deguen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2022.123026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03620277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amuzu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin G&#233;mes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Papola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Barbui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Iok Fong Lam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.05.082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192416592" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deruelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14324-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03232441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Languille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Karzazi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boukebous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-021-00276-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gilles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Danzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0247699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021149" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03482645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Laham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Bertuzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwin Hecker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182312677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145179v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jaffrelot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07046-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02538967v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dicoul&#233; Traor&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17061958" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441212v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouvrais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Frain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Morel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-019-00417-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17218116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal Talantikite" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Harang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/11786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02547894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Perez Marchetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17082623" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2020.0818" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02985665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17217841" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02555508v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231878" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03587290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bougon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.097.0110" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2047487319842229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16010038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02341142v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou Navier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16214069" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-ssmabstracts.195" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903258v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-018-0416-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Ahlers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15091895" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547785v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pedrono" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Segala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arveiler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0094-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0091-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01714622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Padilla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph14121559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04028106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2017.73030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01730284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreosi Sanyal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dallongeville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soutrik Banerjee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08958378.2018.1432729" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688586v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975916656358" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ragettli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.102" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12225" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J7C5TH4Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02323677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2327-4581.1000141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Siebert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0153431" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delbarre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150875" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-016-0163-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765797v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal-Talantikit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica M. Vieira" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13060624" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01296781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Le Nir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13030319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01406070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeanjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padilla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321207v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.464" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321206v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kai-Chieh Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01197347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay S. Kaufman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Smargiassi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0000000000000375" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jes.2014.66" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187406v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131463" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfu131" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207279v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grenier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Brand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph120911869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01765768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.07.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01070538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oulhote" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lapostolle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-13-53" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Rey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Cartier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Clary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-014-0608-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph110807642" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838330v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lalloue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.03.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118624v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laurian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/env.2013.0001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00878362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Gelormini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-191" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876255v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheri Pies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emminarie Lucas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-013-1251-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00924503v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-109" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118630v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benichou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Filleul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle P&#233;drono" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mesbah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1539-6924.2012.01862.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BWHPJ0CV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0455" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2010.10.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BSV8VKD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657822v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lalloue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Havard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3181e09925" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckp220" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02321566v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672874v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Kamga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dorelon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000362352.36034.73" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672331v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schillinger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31819464e1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672517v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Setbon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672312v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Louis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2008.09.031" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BSPHTQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mesbah" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340147.45793.0f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672314v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2007.064220" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-D6CSFFT2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perrin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.151" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rougier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.150" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672581v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000340094.70452.e6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwn087" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689799v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clappier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2007.01.011" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48FK5T0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689763v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/2/4/045003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arveiler" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eilstein" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288982.72134.1c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689812v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000288968.21447.31" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Filleul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276603.70867.51" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Segala" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276571.39549.ad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689929v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276605.08986.e4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689808v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000276655.91060.ad" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03127812v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470785v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zins" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.448" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02475968v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.140" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118637v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#239;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000392176.17501.93" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118635v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000391989.10496.21" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672541v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687982v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Riviere" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schillinger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970114v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Havard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alaoui" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473861v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grimbuhler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Seux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432884v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pedrono" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>