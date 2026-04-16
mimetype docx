--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -256,450 +256,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ¿Quién ha de responder a hombres que no se mueven sino al son de los consonantes ? » : l’adoption de la métrique italienne dans l’Espagne de la renaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
+                <w:t xml:space="preserve">« ¿Quién ha de responder a hombres que no se mueven sino al son de los consonantes ? » : l’adoption de la métrique italienne dans l’Espagne de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textus &amp; Musica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t>
+              <w:t xml:space="preserve">, 2021, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455071v1</w:t>
+                <w:t xml:space="preserve">hal-04325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ¿Quién ha de responder a hombres que no se mueven sino al son de los consonantes ? » : l’adoption de la métrique italienne dans l’Espagne de la Renaissance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Leon</w:t>
+                <w:t xml:space="preserve">Le Sens des formes dans l'Europe d'Ancien-Régime – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.12375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325116v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Sens des formes dans l'Europe d'Ancien-Régime – Introduction</w:t>
+                <w:t xml:space="preserve">« ¿Quién ha de responder a hombres que no se mueven sino al son de los consonantes ? » : l’adoption de la métrique italienne dans l’Espagne de la renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langues et musiques dans les corpus chantés du Moyen Âge et de la Renaissance, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/episteme.12375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04325111v1</w:t>
+                <w:t xml:space="preserve">hal-03455071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nains et des abeilles: glosa, parodie et lieux communs ou la fabrique collective de la poésie du Siècle d’Or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Translatio studii et musicae : mettre une chanson de Pétrarque en castillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10</w:t>
+              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325214v1</w:t>
+                <w:t xml:space="preserve">hal-04325122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translatio studii et musicae : mettre une chanson de Pétrarque en castillan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Des nains et des abeilles: glosa, parodie et lieux communs ou la fabrique collective de la poésie du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La main de Thôt : théories, enjeux et pratiques de la traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8</w:t>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325122v1</w:t>
+                <w:t xml:space="preserve">hal-04325214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La lira, ballatas y madrigales todos son una especie de canciones » : le langage commun de la poésie et de la musique à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIES - Revue de littérature, textes, images et sons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -724,51 +724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si de mi baja lira tanto pudiese el son… » Le chant d’Orphée et les poètes de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -793,51 +793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La música de los clásicos. Versiones de la poesía antigua de la Edad Media al Renacimiento tardío, coll.«Música&amp;quot; La huella sonora&amp;quot;»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 75 (3), pp.575-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1327,51 +1327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Œuvres en quête de livre ? Composition mentale, mémoire et écrit dans l’Espagne de l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paloma Bravo; Nathalie Peyrebonne; Pauline Renoux-Caron; Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes en mouvement : transmettre, échanger, collectionner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle; Paris, pp.89-109, 2021, 9782379060700</w:t>
@@ -1400,51 +1400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Con las cacas que cantáis»: Formas y usos de la escatología</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando J. Pancorbo; Gastón Gilabert; Victoria Aranda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre nalgas protegido</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1486,51 +1486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El canto y lira mía&amp;quot;: significado del léxico musical en las bellas letras áureas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernando J. Pancorbo Murillo; Sebastián León. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La palabra en la cadencia". La visión de la música desde la literatura (siglos XVI y XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, Reichenberger, pp.51-75, 2020, 978-3-96728-002-9</w:t>
@@ -1553,418 +1553,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que vuelvan a cantar aquel soneto » : que devient la poésie quand on la chante ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le glossó desta manera&amp;quot; : Des cancioneros aux troveros: regards croisés sur la poésie en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ramos Barranco, José Rafael. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzy Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaillou-Amadieu, Christelle; Floquet, Oreste; Grimaldi, Marco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auteurs-compositeurs-interprètes : la chanson au service des peuples ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publication du Centre de Recherche sur l'Espagne Contemporaine. Université Sorbonne Nouvelle Paris 3, pp.10-35, 2019, 1773-0023</w:t>
+              <w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.257-276, 2019, 978-2-406-08168-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325199v1</w:t>
+                <w:t xml:space="preserve">hal-04325207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glossó desta manera&amp;quot; : Des cancioneros aux troveros: regards croisés sur la poésie en action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Que vuelvan a cantar aquel soneto » : que devient la poésie quand on la chante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chaillou-Amadieu, Christelle; Floquet, Oreste; Grimaldi, Marco. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ramos Barranco, José Rafael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philologie et Musicologie Des sources à l’interprétation poético-musicale (XIIe-XVIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.257-276, 2019, 978-2-406-08168-5</w:t>
+              <w:t xml:space="preserve">Auteurs-compositeurs-interprètes : la chanson au service des peuples ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication du Centre de Recherche sur l'Espagne Contemporaine. Université Sorbonne Nouvelle Paris 3, pp.10-35, 2019, 1773-0023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325207v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Quichotte, fan de chevalerie ou le roman d’un fan: parodie et appropriation de la fiction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Gentes, costumbres, lenguas he pasado. / Ya de volver estoy desconfïado&amp;quot; : Garcilaso à Naples»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paloma Bravo; Giuseppe Sangirardi; Brigitte Laigneau-Fontaine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Patin; Françoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines à voler les mots. Idéologies, pratiques et techniques du plagiat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.83-104, 2015, 978-2-36441-246-0</w:t>
+              <w:t xml:space="preserve">Les centres pluriculturels et circulation des savoirs (XVe - XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.57-68, 2015, 978-2-35692-133-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325239v1</w:t>
+                <w:t xml:space="preserve">hal-04325245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Gentes, costumbres, lenguas he pasado. / Ya de volver estoy desconfïado&amp;quot; : Garcilaso à Naples»</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Patin; Françoise Richer-Rossi. </w:t>
+                <w:t xml:space="preserve">“Gentes, costumbres, lenguas he pasado. / Ya de volver estoy desconfïado” : Garcilaso à Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Patin, Françoise Richer-Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les centres pluriculturels et circulation des savoirs (XVe - XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.57-68, 2015, 978-2-35692-133-8</w:t>
+              <w:t xml:space="preserve">Les centres pluriculturels : diffusion et transmission des savoirs, représentations, textes et discours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, pp.57-68, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325245v1</w:t>
+                <w:t xml:space="preserve">hal-01971270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Gentes, costumbres, lenguas he pasado. / Ya de volver estoy desconfïado” : Garcilaso à Naples</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Patin, Françoise Richer-Rossi. </w:t>
+                <w:t xml:space="preserve">Don Quichotte, fan de chevalerie ou le roman d’un fan: parodie et appropriation de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Grélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paloma Bravo; Giuseppe Sangirardi; Brigitte Laigneau-Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les centres pluriculturels : diffusion et transmission des savoirs, représentations, textes et discours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michel Houdiard, pp.57-68, 2015</w:t>
+              <w:t xml:space="preserve">Machines à voler les mots. Idéologies, pratiques et techniques du plagiat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.83-104, 2015, 978-2-36441-246-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971270v1</w:t>
+                <w:t xml:space="preserve">hal-04325239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues de la musique : faire et penser la musique en langues vulgaires en Espagne et en Allemagne au XVIe s / &amp;quot;Die Sprachen der Musik: Die Volkssprachen in Musikpraxis und Musikschriftum im 16. Jh. in Spanien und Deutschland »</w:t>
               </w:r>
@@ -2032,51 +2032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Siendo al Betis un rayo de su trenza lo que es al Tajo su mayor tributo » ou Comment un poète du Siècle d'or utilisait les lieux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Delpech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imaginaire du territoire en Espagne et au Portugal (XVIe - XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velásquez, pp.255-262, 2008, 9788496820180</w:t>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con canto acordado&amp;quot;. Le chansonnier musical de Garcilaso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Grélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Reynés; Bruce Kohler; Jacques Gilard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles et musique dans le monde hispanique: actes des journées d'études internationales d'Amiens, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2258,186 +2258,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la musique dans le théâtre de Lope de Vega? De la comedia à la zarzuela, balbutiements d'un genre</w:t>
+                <w:t xml:space="preserve">La lyre, la voix, la plume : Publier la poésie dans l’Espagne du Siècle d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Montserrat Prudon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Viala; Christian Jouhaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte, espace, voix. Approches traversières (3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Université Paris 8 Vincennes Saint-Denis, pp.69-87, 2002, Travaux et documents</w:t>
+              <w:t xml:space="preserve">De la publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325344v1</w:t>
+                <w:t xml:space="preserve">hal-04325338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lyre, la voix, la plume : Publier la poésie dans l’Espagne du Siècle d’or</w:t>
+                <w:t xml:space="preserve">De la musique dans le théâtre de Lope de Vega? De la comedia à la zarzuela, balbutiements d'un genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Delahaye-Grélois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Viala; Christian Jouhaud. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crémoux Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montserrat Prudon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, 2002</w:t>
+              <w:t xml:space="preserve">Texte, espace, voix. Approches traversières (3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Université Paris 8 Vincennes Saint-Denis, pp.69-87, 2002, Travaux et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325338v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradojas de la imitación : programa poético y político de Garcilaso</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delahaye-Gr&#233;lois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.16503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Leon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gr&#233;lois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325111v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12375" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.13894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325317v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Harrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04325369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA03164" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/plit93.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Felix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Mai Groote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indigo-cotefemmes.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;moux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Delahaye-Gr&#233;lois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ls3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.16503" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gr&#233;lois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325111v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.12375" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.13894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325317v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Harrison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/tel-04325369v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA03164" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reichenberger.de/Pages/plit93.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Felix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325245v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971281v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga-Mai Groote" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.indigo-cotefemmes.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=43797" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;moux Fran&#231;oise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325335v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>