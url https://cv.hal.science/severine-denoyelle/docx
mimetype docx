--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -347,295 +347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues modulate inflammation and fibrosis in mdx mouse model of Duchenne muscular dystrophy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of symmetry in 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as inhibitors of translation initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Cappellari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Mantuano</w:t>
+                <w:t xml:space="preserve">Hongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Trisciuzzi</w:t>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonietta Mele</w:t>
+                <w:t xml:space="preserve">Limo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1119888⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.129119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2022.129119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121024v1</w:t>
+                <w:t xml:space="preserve">hal-04119175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of symmetry in 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as inhibitors of translation initiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongwei Yang</w:t>
+                <w:t xml:space="preserve">Growth hormone secretagogues modulate inflammation and fibrosis in mdx mouse model of Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Ornella Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Mantuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limo Chen</w:t>
+                <w:t xml:space="preserve">Daniela Trisciuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Fan</w:t>
+                <w:t xml:space="preserve">Antonietta Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80, pp.129119. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1119888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2022.129119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1119888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119175v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a triazole-based growth hormone secretagogue receptor modulator inhibiting the glucoregulatory and feeding actions of ghrelin</w:t>
               </w:r>
@@ -1017,697 +1017,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Casiraghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Damian</w:t>
+                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Renault</w:t>
+                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407524v1</w:t>
+                <w:t xml:space="preserve">hal-03407522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAP2 Impairs the Capability of the Growth Hormone Secretagogue Receptor to Regulate the Dopamine 2 Receptor Signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Cordisco González</w:t>
+                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Denoyelle</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.712437⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382623v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating ghrelin crosses the blood-cerebrospinal fluid barrier via growth hormone secretagogue receptor dependent and independent mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gimena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castrogiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela d'Arcangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 538, pp.111449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2021.111449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEAP2 Impairs the Capability of the Growth Hormone Secretagogue Receptor to Regulate the Dopamine 2 Receptor Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Mustafá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cordisco González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.712437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407522v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of non-peptidic inverse agonists of the ghrelin receptor (GHSR) based on the 1,2,4-triazole scaffold</w:t>
               </w:r>
@@ -1821,429 +1821,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a novel fluorescent ligand of growth hormone secretagogue receptor based on the N-Terminal Leap2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M'Kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustina Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Guadalupe García Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.110573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307053v1</w:t>
+                <w:t xml:space="preserve">hal-02375522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of amidoxime derivatives as prodrug candidates of potent bis-cationic antimalarials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bressolle</w:t>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.06.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488325v1</w:t>
+                <w:t xml:space="preserve">hal-02307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel fluorescent ligand of growth hormone secretagogue receptor based on the N-Terminal Leap2 region</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agustina Cabral</w:t>
+                <w:t xml:space="preserve">Evaluation of amidoxime derivatives as prodrug candidates of potent bis-cationic antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Wein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe García Romero</w:t>
+                <w:t xml:space="preserve">Françoise Bressolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 498, pp.110573. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.2203 - 2207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375522v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHSR-D2R heteromerization modulates dopamine signaling through an effect on G protein conformation</w:t>
               </w:r>
@@ -2255,64 +2255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartholomé Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3051,751 +3051,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SAR study of novel 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as potent eIF2·GTP·Met-tRNAiMet ternary complex inhibitors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 1,2,4-triazole as a scaffold for the design of ghrelin receptor ligands: development of JMV 2959, a potent antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingzhen Zhang</w:t>
+                <w:t xml:space="preserve">Aline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.030⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-012-1355-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562672v1</w:t>
+                <w:t xml:space="preserve">hal-02871938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1,2,4-triazole as a scaffold for the design of ghrelin receptor ligands: development of JMV 2959, a potent antagonist</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Demange</w:t>
+                <w:t xml:space="preserve">Synthesis and SAR study of novel 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as potent eIF2·GTP·Met-tRNAiMet ternary complex inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Ryan</w:t>
+                <w:t xml:space="preserve">Yingzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (2), pp.301-314. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.537-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-012-1355-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871938v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro inhibition of translation initiation by N,N′-diarylureas—potential anti-cancer agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tumor suppression by small molecule inhibitors of translation initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertal Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edvin Klosi</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoying He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupam Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.10.126⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (8), pp.869-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118217v1</w:t>
+                <w:t xml:space="preserve">hal-04121321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective C-Acylation of 2-Aminoimidazo[1,2- a ]pyridine: Application to the Synthesis of Imidazopyridine-Fused [1,3]Diazepinones</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro inhibition of translation initiation by N,N′-diarylureas—potential anti-cancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+                <w:t xml:space="preserve">Edvin Klosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77 (7), pp.3679 - 3685. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.402-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo300364d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.10.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677551v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor suppression by small molecule inhibitors of translation initiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Limo Chen</w:t>
+                <w:t xml:space="preserve">Selective C-Acylation of 2-Aminoimidazo[1,2- a ]pyridine: Application to the Synthesis of Imidazopyridine-Fused [1,3]Diazepinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertal Aktas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yibo Wang</w:t>
+                <w:t xml:space="preserve">Roberta Aruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoying He</w:t>
+                <w:t xml:space="preserve">Vincent Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupam Sahoo</w:t>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (8), pp.869-881. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (7), pp.3679 - 3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo300364d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121321v1</w:t>
+                <w:t xml:space="preserve">hal-01677551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical genetics identify eIF2α kinase heme-regulated inhibitor as an anticancer target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Harbinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (9), pp.610-616. </w:t>
@@ -3885,90 +3885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of hybrid bis-cationic salts as antimalarial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4178,77 +4178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4729,545 +4729,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la paillasse à la mise sur le marché : une cible pour le traitement de l'obésité: Le récepteur de la Ghréline</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐louis Baneres</w:t>
+                <w:t xml:space="preserve">Growth hormone secretagogues in Duchenne muscular dystrophy: a preclinical evaluation of potential benefits on muscle function and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Mantuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Martínez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santa Cirmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UTT Montpellier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Hybrid Annual Congress of the World Muscle Society (WMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Muscle Society (WMS), Oct 2022, Halifax, NS, Canada. pp.S128 / VP.84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892238v1</w:t>
+                <w:t xml:space="preserve">hal-04837446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues exert anti-fibrotic actions in duchenne muscular dystrophy: a preclinical study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la paillasse à la mise sur le marché : une cible pour le traitement de l'obésité: Le récepteur de la Ghréline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Baneres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Scientific Meeting of the European Society for Clinical Investigation (56th ESCI Annual Scientific Meeting) “Promoting Biomedical Research, Equal Health and Environment in the post-COVID Syndemic Era”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Clinical Investigation (ESCI), Jun 2022, Bari, Italy. pp.118 / 56ASM-0082</w:t>
+              <w:t xml:space="preserve">UTT Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836119v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues in Duchenne muscular dystrophy: a preclinical evaluation of potential benefits on muscle function and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth hormone secretagogues exert anti-fibrotic actions in duchenne muscular dystrophy: a preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mantuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigida Boccanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Cirmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Hybrid Annual Congress of the World Muscle Society (WMS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th Annual Scientific Meeting of the European Society for Clinical Investigation (56th ESCI Annual Scientific Meeting) “Promoting Biomedical Research, Equal Health and Environment in the post-COVID Syndemic Era”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Investigation (ESCI), Jun 2022, Bari, Italy. pp.118 / 56ASM-0082</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04837446v1</w:t>
+                <w:t xml:space="preserve">hal-04836119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin receptor: design and evaluation of inverse agonists</w:t>
+                <w:t xml:space="preserve">Le récepteur de la Ghréline : une cible majeure pour le développement de ligands à visée thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR3545 – GPCR International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférences ED459</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833466v1</w:t>
+                <w:t xml:space="preserve">hal-04833456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur de la Ghréline : une cible majeure pour le développement de ligands à visée thérapeutique</w:t>
+                <w:t xml:space="preserve">Ghrelin receptor: design and evaluation of inverse agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences ED459</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR3545 – GPCR International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833456v1</w:t>
+                <w:t xml:space="preserve">hal-04833466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5725,51 +5725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509003v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantuano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Boccanegra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cristiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202500146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cappellari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trisciuzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1119888" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.129119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;raldi-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04687046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicol&#225;s de Francesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Uriarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Reynaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04302-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hol&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka &#381;elezn&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Karno&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kune&#353;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mustaf&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cordisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.712437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Francesco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castrogiovanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela d'Arcangelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Blayo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Delort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712725115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tambutet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T0HVL22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Aicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G4NM604-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCXTD3VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boeglin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ryan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1355-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Q2MC5J0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.10.126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Aruta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300364d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertal Aktas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Sahoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.598" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qiao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Harbinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brunelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GBJVGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513944a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGCFBS6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Baneres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892238v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Cirmi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.358" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Blechov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Salles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509003v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantuano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Boccanegra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cristiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202500146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limo Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.129119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cappellari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trisciuzzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1119888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;raldi-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04687046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicol&#225;s de Francesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Uriarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Reynaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04302-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hol&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka &#381;elezn&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Karno&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kune&#353;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Francesco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castrogiovanni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela d'Arcangelo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111449" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mustaf&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cordisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.712437" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Blayo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Delort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712725115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tambutet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T0HVL22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Aicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G4NM604-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boeglin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ryan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1355-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Q2MC5J0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhen Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCXTD3VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertal Aktas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Sahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.598" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.10.126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Aruta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300364d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qiao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Harbinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brunelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GBJVGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513944a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGCFBS6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Baneres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Cirmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Blechov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Salles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>