--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -347,295 +347,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of symmetry in 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as inhibitors of translation initiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth hormone secretagogues modulate inflammation and fibrosis in mdx mouse model of Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongwei Yang</w:t>
+                <w:t xml:space="preserve">Ornella Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Mantuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Daniela Trisciuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limo Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jing Fan</w:t>
+                <w:t xml:space="preserve">Antonietta Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2022.129119⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1119888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1119888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119175v1</w:t>
+                <w:t xml:space="preserve">hal-04121024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues modulate inflammation and fibrosis in mdx mouse model of Duchenne muscular dystrophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
+                <w:t xml:space="preserve">Role of symmetry in 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as inhibitors of translation initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Cappellari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Mantuano</w:t>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Trisciuzzi</w:t>
+                <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonietta Mele</w:t>
+                <w:t xml:space="preserve">Jing Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1119888. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.129119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1119888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2022.129119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121024v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of a triazole-based growth hormone secretagogue receptor modulator inhibiting the glucoregulatory and feeding actions of ghrelin</w:t>
               </w:r>
@@ -1017,697 +1017,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M’kadmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407522v1</w:t>
+                <w:t xml:space="preserve">hal-03407524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+                <w:t xml:space="preserve">LEAP2 Impairs the Capability of the Growth Hormone Secretagogue Receptor to Regulate the Dopamine 2 Receptor Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Mustafá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Cordisco González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Renault</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.712437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2021.712437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03407524v1</w:t>
+                <w:t xml:space="preserve">hal-03382623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating ghrelin crosses the blood-cerebrospinal fluid barrier via growth hormone secretagogue receptor dependent and independent mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Uriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo de Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gimena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Castrogiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela d'Arcangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 538, pp.111449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2021.111449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAP2 Impairs the Capability of the Growth Hormone Secretagogue Receptor to Regulate the Dopamine 2 Receptor Signaling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Severine Denoyelle</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2021.712437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03382623v1</w:t>
+                <w:t xml:space="preserve">hal-03407522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of non-peptidic inverse agonists of the ghrelin receptor (GHSR) based on the 1,2,4-triazole scaffold</w:t>
               </w:r>
@@ -1821,429 +1821,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel fluorescent ligand of growth hormone secretagogue receptor based on the N-Terminal Leap2 region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Barrile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe García Romero</w:t>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 498, pp.110573. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.965-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375522v1</w:t>
+                <w:t xml:space="preserve">hal-02307053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Terminal Liver-Expressed Antimicrobial Peptide 2 (LEAP2) Region Exhibits Inverse Agonist Activity toward the Ghrelin Receptor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of amidoxime derivatives as prodrug candidates of potent bis-cationic antimalarials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cantel</w:t>
+                <w:t xml:space="preserve">Olivier Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Wein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bressolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b01644⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.2203 - 2207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307053v1</w:t>
+                <w:t xml:space="preserve">hal-03488325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of amidoxime derivatives as prodrug candidates of potent bis-cationic antimalarials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Development of a novel fluorescent ligand of growth hormone secretagogue receptor based on the N-Terminal Leap2 region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Barrile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M'Kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo de Francesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bressolle</w:t>
+                <w:t xml:space="preserve">Guadalupe García Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.2203 - 2207. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 498, pp.110573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2019.110573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488325v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GHSR-D2R heteromerization modulates dopamine signaling through an effect on G protein conformation</w:t>
               </w:r>
@@ -2255,64 +2255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartholomé Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Blayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3051,751 +3051,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1,2,4-triazole as a scaffold for the design of ghrelin receptor ligands: development of JMV 2959, a potent antagonist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and SAR study of novel 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as potent eIF2·GTP·Met-tRNAiMet ternary complex inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limo Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Moulin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johanne Ryan</w:t>
+                <w:t xml:space="preserve">Yingzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-012-1355-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.537-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871938v1</w:t>
+                <w:t xml:space="preserve">hal-03562672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and SAR study of novel 3,3-diphenyl-1,3-dihydroindol-2-one derivatives as potent eIF2·GTP·Met-tRNAiMet ternary complex inhibitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Limo Chen</w:t>
+                <w:t xml:space="preserve">The 1,2,4-triazole as a scaffold for the design of ghrelin receptor ligands: development of JMV 2959, a potent antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingzhen Zhang</w:t>
+                <w:t xml:space="preserve">Johanne Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69, pp.537-553. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), pp.301-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2013.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-012-1355-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562672v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor suppression by small molecule inhibitors of translation initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In vitro inhibition of translation initiation by N,N′-diarylureas—potential anti-cancer agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertal Aktas</w:t>
+                <w:t xml:space="preserve">Yibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yibo Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rupam Sahoo</w:t>
+                <w:t xml:space="preserve">Edvin Klosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.598⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.402-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.10.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121321v1</w:t>
+                <w:t xml:space="preserve">hal-04118217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro inhibition of translation initiation by N,N′-diarylureas—potential anti-cancer agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective C-Acylation of 2-Aminoimidazo[1,2- a ]pyridine: Application to the Synthesis of Imidazopyridine-Fused [1,3]Diazepinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Aruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edvin Klosi</w:t>
+                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.402-409. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (7), pp.3679 - 3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.10.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo300364d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118217v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective C-Acylation of 2-Aminoimidazo[1,2- a ]pyridine: Application to the Synthesis of Imidazopyridine-Fused [1,3]Diazepinones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+                <w:t xml:space="preserve">Tumor suppression by small molecule inhibitors of translation initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Aruta</w:t>
+                <w:t xml:space="preserve">Bertal Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yibo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gaumet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Xiaoying He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moreau</w:t>
+                <w:t xml:space="preserve">Rupam Sahoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77 (7), pp.3679 - 3685. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (8), pp.869-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo300364d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01677551v1</w:t>
+                <w:t xml:space="preserve">hal-04121321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical genetics identify eIF2α kinase heme-regulated inhibitor as an anticancer target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duygu Ozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Qiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Harbinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (9), pp.610-616. </w:t>
@@ -3885,90 +3885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of hybrid bis-cationic salts as antimalarial drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4178,77 +4178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of amidoxime derivatives for orally potent C-alkylamidine-based antimalarial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Wein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4729,177 +4729,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues in Duchenne muscular dystrophy: a preclinical evaluation of potential benefits on muscle function and morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth hormone secretagogues exert anti-fibrotic actions in duchenne muscular dystrophy: a preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Mantuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigida Boccanegra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ornella Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Cirmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Hybrid Annual Congress of the World Muscle Society (WMS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56th Annual Scientific Meeting of the European Society for Clinical Investigation (56th ESCI Annual Scientific Meeting) “Promoting Biomedical Research, Equal Health and Environment in the post-COVID Syndemic Era”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Clinical Investigation (ESCI), Jun 2022, Bari, Italy. pp.118 / 56ASM-0082</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837446v1</w:t>
+                <w:t xml:space="preserve">hal-04836119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la paillasse à la mise sur le marché : une cible pour le traitement de l'obésité: Le récepteur de la Ghréline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Cantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4908,366 +4899,375 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Baneres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Fehrentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UTT Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth hormone secretagogues exert anti-fibrotic actions in duchenne muscular dystrophy: a preclinical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Growth hormone secretagogues in Duchenne muscular dystrophy: a preclinical evaluation of potential benefits on muscle function and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Mantuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Cappellari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigida Boccanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Cirmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Scientific Meeting of the European Society for Clinical Investigation (56th ESCI Annual Scientific Meeting) “Promoting Biomedical Research, Equal Health and Environment in the post-COVID Syndemic Era”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Hybrid Annual Congress of the World Muscle Society (WMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Muscle Society (WMS), Oct 2022, Halifax, NS, Canada. pp.S128 / VP.84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836119v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récepteur de la Ghréline : une cible majeure pour le développement de ligands à visée thérapeutique</w:t>
+                <w:t xml:space="preserve">Ghrelin receptor: design and evaluation of inverse agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences ED459</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR3545 – GPCR International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833456v1</w:t>
+                <w:t xml:space="preserve">hal-04833466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin receptor: design and evaluation of inverse agonists</w:t>
+                <w:t xml:space="preserve">Le récepteur de la Ghréline : une cible majeure pour le développement de ligands à visée thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR3545 – GPCR International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférences ED459</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833466v1</w:t>
+                <w:t xml:space="preserve">hal-04833456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5725,51 +5725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509003v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantuano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Boccanegra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cristiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202500146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limo Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.129119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121024v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cappellari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trisciuzzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1119888" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;raldi-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04687046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicol&#225;s de Francesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Uriarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Reynaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04302-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hol&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka &#381;elezn&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Karno&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kune&#353;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Francesco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castrogiovanni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela d'Arcangelo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111449" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mustaf&#225;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cordisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.712437" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Blayo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375522v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110573" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Delort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712725115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tambutet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T0HVL22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Aicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G4NM604-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boeglin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ryan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1355-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Q2MC5J0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562672v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhen Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.030" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCXTD3VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertal Aktas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying He" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Sahoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.598" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.10.126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Aruta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300364d" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qiao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Harbinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brunelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GBJVGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513944a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGCFBS6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Baneres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Cirmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.358" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833466v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Blechov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Salles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509003v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantuano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigida Boccanegra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marinelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Cristiano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lenti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118767" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509035v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bouacha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adtp.202500146" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Cappellari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trisciuzzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mele" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1119888" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limo Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2022.129119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie P&#233;raldi-Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M'Kadmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vaill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04687046v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fernandez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Cabral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nicol&#225;s de Francesco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Uriarte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirta Reynaldo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-022-04302-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hol&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka &#381;elezn&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Karno&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kune&#353;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.122.001322" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Mustaf&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cordisco Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Denoyelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.712437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de Francesco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castrogiovanni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela d'Arcangelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2021.111449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubaib Ben Haj Salah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maingot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Blayo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b02122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Barrile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b01644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488325v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bressolle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.06.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garc&#237;a Romero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322168v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pons" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartholom&#233; Delort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712725115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bibian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01112" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.04.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03564155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leyris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Onfroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gal&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.659250" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03563932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tambutet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500943" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7T0HVL22-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Aicher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G4NM604-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingzhen Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.08.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCXTD3VL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871938v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boeglin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Demange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ryan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-012-1355-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8Q2MC5J0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvin Klosi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.10.126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Aruta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaumet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo300364d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121321v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertal Aktas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupam Sahoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.598" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Ozel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Qiao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Harbinski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900427" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brunelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Polidori" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vuillaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2008.05.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17GBJVGC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71LNG38N-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Laurent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513944a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HGCFBS6Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Neasta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892225v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Baneres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836119v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Cirmi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresciani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892238v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.358" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Blechov&#225;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/psc.3445" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121361v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pucci" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Salles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>