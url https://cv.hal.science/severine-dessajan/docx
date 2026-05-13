--- v0 (2026-03-09)
+++ v1 (2026-05-13)
@@ -1342,199 +1342,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation artistique et culturelle prise dans la culture juvénile, entre adhésions et résistances</w:t>
+                <w:t xml:space="preserve">Permanence et réinvention du Ngondo, enjeux identitaires des Duala (Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anne Barrère; François Mairesse. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marchal Hervé; Stebe Jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Éducation Artistique et Culturelle : mythes et malentendus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.131-149, 2019, 978-2-343-16822-7</w:t>
+              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-95, 2019, Recherche et transformation sociale, 978-2-343-17384-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896754v1</w:t>
+                <w:t xml:space="preserve">hal-03896803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanence et réinvention du Ngondo, enjeux identitaires des Duala (Cameroun)</w:t>
+                <w:t xml:space="preserve">L’éducation artistique et culturelle prise dans la culture juvénile, entre adhésions et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marchal Hervé; Stebe Jean-Marie. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Barrère; François Mairesse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires au pluriel, identités au singulier</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.79-95, 2019, Recherche et transformation sociale, 978-2-343-17384-9</w:t>
+              <w:t xml:space="preserve">L’Éducation Artistique et Culturelle : mythes et malentendus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.131-149, 2019, 978-2-343-16822-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896803v1</w:t>
+                <w:t xml:space="preserve">hal-03896754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des pratiques de visites au musée : entre sociographie et réception</w:t>
               </w:r>
@@ -2180,303 +2180,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si près, si loin ? Le rapport des résidents des 10ème et 11ème arrondissement de Paris aux attentats du 13-Novembre 2015</w:t>
+                <w:t xml:space="preserve">Vers une bifurcation individuelle et/ou collective pour les résident.e.s des quartiers impactés par les attentats du 13/11/2015 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISLF TUNIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2021, TUNIS, Tunisia</w:t>
+              <w:t xml:space="preserve">AFS LILLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASSOCIATION FRANCAISE DE SOCIOLOGIE RT 22, Jul 2021, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023861v1</w:t>
+                <w:t xml:space="preserve">hal-04023870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une bifurcation individuelle et/ou collective pour les résident.e.s des quartiers impactés par les attentats du 13/11/2015 ?</w:t>
+                <w:t xml:space="preserve">Si près, si loin ? Le rapport des résidents des 10ème et 11ème arrondissement de Paris aux attentats du 13-Novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFS LILLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASSOCIATION FRANCAISE DE SOCIOLOGIE RT 22, Jul 2021, LILLE, France</w:t>
+              <w:t xml:space="preserve">AISLF TUNIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2021, TUNIS, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023870v1</w:t>
+                <w:t xml:space="preserve">hal-04023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Variations de pratiques d’automesures chez les jeunes mères »</w:t>
+                <w:t xml:space="preserve">« L’engagement des jeunes Sawa dans le Ngondo: tension entre solidarité collective et affirmation identitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFS RT22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque AISLF "la jeunesse en Afrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF, Jul 2019, Abomey-Calavi, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023882v1</w:t>
+                <w:t xml:space="preserve">hal-04023905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’engagement des jeunes Sawa dans le Ngondo: tension entre solidarité collective et affirmation identitaire »</w:t>
+                <w:t xml:space="preserve">« Variations de pratiques d’automesures chez les jeunes mères »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Dessajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AISLF "la jeunesse en Afrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF, Jul 2019, Abomey-Calavi, Bénin</w:t>
+              <w:t xml:space="preserve">AFS RT22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023905v1</w:t>
+                <w:t xml:space="preserve">hal-04023882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enjeux scientifiques et artistiques autour de la fondation du musée d’ethnographie du Trocadéro »</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Riffaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardy Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-territoires_au_singulier_identites_au_pluriel_sous_la_direction_de_jean_marc_stebe_et_herve_marchal_jean_marc_stebe_herve_marchal-9782343173849-62829.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/regards-interdisciplinaires-sur-les-publics-culture-3359.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47103&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nattiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossard Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14aai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0087" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467382v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Eidelman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467412v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Riffaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Saurier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardy Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-territoires_au_singulier_identites_au_pluriel_sous_la_direction_de_jean_marc_stebe_et_herve_marchal_jean_marc_stebe_herve_marchal-9782343173849-62829.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Charbonneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/regards-interdisciplinaires-sur-les-publics-culture-3359.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=47103&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Singly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467350v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467498v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nattiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01437313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01467278v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossard Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>